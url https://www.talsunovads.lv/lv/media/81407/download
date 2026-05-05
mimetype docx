--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -41,59 +41,59 @@
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="5113" w:type="pct"/>
         <w:tblCellSpacing w:w="72" w:type="dxa"/>
         <w:tblInd w:w="-144" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Strukturēta izkārtojuma tabula"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5673"/>
         <w:gridCol w:w="5030"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F6BBA" w:rsidRPr="00A62AD4" w:rsidTr="0028147D">
+      <w:tr w:rsidR="005F6BBA" w:rsidRPr="00A62AD4" w:rsidTr="008037DA">
         <w:trPr>
           <w:trHeight w:val="2559"/>
           <w:tblHeader/>
           <w:tblCellSpacing w:w="72" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5451" w:type="dxa"/>
+            <w:tcW w:w="5457" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="487F81" w:themeFill="accent1"/>
             <w:tcMar>
               <w:right w:w="259" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E200A2" w:rsidRPr="00877275" w:rsidRDefault="005F6BBA" w:rsidP="00B877B0">
             <w:pPr>
               <w:pStyle w:val="Paraststmeklis"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877275">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
@@ -247,1002 +247,925 @@
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00877275">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="005F6BBA" w:rsidRPr="00877275">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:t>ADOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7E8E8" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00FE4BDB" w:rsidRPr="00B877B0" w:rsidRDefault="005F6BBA" w:rsidP="005F6BBA">
             <w:pPr>
               <w:pStyle w:val="Apakvirsraksts"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B877B0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Kandidātu saraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F6BBA" w:rsidRPr="00A62AD4" w:rsidTr="0028147D">
+      <w:tr w:rsidR="005F6BBA" w:rsidRPr="00A62AD4" w:rsidTr="008037DA">
         <w:trPr>
           <w:trHeight w:val="1087"/>
           <w:tblHeader/>
           <w:tblCellSpacing w:w="72" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5451" w:type="dxa"/>
+            <w:tcW w:w="5457" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="259" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A62AD4" w:rsidRPr="00B877B0" w:rsidRDefault="00876BE1" w:rsidP="00885D5B">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B877B0">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>Kandidāts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A62AD4" w:rsidRPr="00B877B0" w:rsidRDefault="00876BE1" w:rsidP="005F6BBA">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B877B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>Kandidāta pieteikum</w:t>
             </w:r>
             <w:r w:rsidR="00634329" w:rsidRPr="00B877B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>a pamatojums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00877275" w:rsidRPr="005F6BBA" w:rsidTr="0028147D">
+      <w:tr w:rsidR="00877275" w:rsidRPr="005F6BBA" w:rsidTr="008037DA">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="24"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5451" w:type="dxa"/>
+            <w:tcW w:w="5457" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00877275" w:rsidRDefault="00877275" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Ilgonis Grosvalds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00877275" w:rsidRPr="005F6BBA" w:rsidRDefault="00877275" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D65182">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Saskatu iespēju dot savu ieguldījumu pašvaldības autonomo funkciju realizācijā, balstoties uz Vandz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65182">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>nes pagasta iedzīvotāju izteiktajiem ierosinājumiem un vajadzībām.</w:t>
             </w:r>
             <w:r w:rsidR="0028147D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D65182">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Man pieder īpašums Vandzenes pagastā "Veseri", kur darbojos mazā lauksaimnieka statusā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00877275" w:rsidRPr="005F6BBA" w:rsidTr="0028147D">
+      <w:tr w:rsidR="00877275" w:rsidRPr="005F6BBA" w:rsidTr="008037DA">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="24"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5451" w:type="dxa"/>
+            <w:tcW w:w="5457" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00877275" w:rsidRDefault="00877275" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Pēteris Jansons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00877275" w:rsidRPr="005F6BBA" w:rsidRDefault="00877275" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D65182">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Tāpēc ka gribu uzlabot un attīstīt Vandzeni nākošajām paaudzēm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00877275" w:rsidRPr="005F6BBA" w:rsidTr="0028147D">
+      <w:tr w:rsidR="00877275" w:rsidRPr="005F6BBA" w:rsidTr="008037DA">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="24"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5451" w:type="dxa"/>
+            <w:tcW w:w="5457" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00877275" w:rsidRDefault="00877275" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Guntis </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Jaņpēters</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00877275" w:rsidRPr="005F6BBA" w:rsidRDefault="00877275" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90D04">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Tā kā līdzdalība ir pilsoņa pienākums, ne tikai tiesības, vēlos iesaistīties vietējās kopienas stiprināšanā. Mani motivē vēlme piedalīties procesos un veicināt pozitīvas pārmaiņas pagastā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidTr="0028147D">
+      <w:tr w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidTr="008037DA">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="24"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5451" w:type="dxa"/>
+            <w:tcW w:w="5457" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0028147D" w:rsidRDefault="0028147D" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Evita Kalniņa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidRDefault="0028147D" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E39F4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Pēdējos gados daudz dzirdēts no cilvēkiem, ka Vandzene izskatās aizmirsta. Citas vietas attīstās, Vandzene nē.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004E39F4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Vēlos ieguldīt savus spēkus un idejas centra attīstībā un vides, aktivitāšu uzlabošanā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidTr="0028147D">
+      <w:tr w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidTr="008037DA">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="24"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5451" w:type="dxa"/>
+            <w:tcW w:w="5457" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0028147D" w:rsidRDefault="0028147D" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Līva </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Kirkopa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidRDefault="0028147D" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14AFA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Vēlme iesaistīties iedzīvotāju padomes darbībā ir aktīvi piedalīties vietējās kopienas attīstībā. Vēlos dalīties ar līdzšinējo pieredzi, kā arī apgūt jaunas zināšanas, lai atbalstītu vietējos iedzīvotājus nozīmīgu jautājumu risināšanā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidTr="0028147D">
+      <w:tr w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidTr="008037DA">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="24"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5451" w:type="dxa"/>
+            <w:tcW w:w="5457" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0028147D" w:rsidRDefault="0028147D" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Sinti</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Krūmiņa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidRDefault="0028147D" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7EA6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Vēlos būt iedzīvotāju padomē, jo man ir svarīgi, lai mūsu kopienas viedoklis tiktu sadzirdēts un ņemts vērā lēmumu pieņemšanā. Esmu ieinteresēta aktīvi piedalīties jautājumu risināšanā, kas ietekmē ikdienas dzīvi mūsu apkaimē, kā arī veicināt sadarbību starp iedzīvotājiem un pašvaldību.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidTr="0028147D">
+      <w:tr w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidTr="008037DA">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="24"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5451" w:type="dxa"/>
+            <w:tcW w:w="5457" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0028147D" w:rsidRDefault="0028147D" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00925A5C">
-[...75 lines deleted...]
-            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Dace </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B2D86">
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Legzdiņa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidRDefault="0028147D" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2D86">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Vēlos būt iedzīvotāju padomē, jo man nav vienaldzīga pagasta nākotne, pagasta kultūras mantojuma saglabāšana, pagasta  iedzīvotāju intereses, pagasta atpazīstamība un pagasta tēla veidošana. Vēlos, lai pagastā notiek pārmaiņas, jo ir priekšstats, ka mūsu pagastā nav atrasts veids, lai uzklausītu un uzzinātu, kas cilvēkus satrauc, ko viņi vēlas, vai nevēlas. Pagastā trūkst savstarpējās komunikācijas pašvaldības vadītāji-iedzīvotāji.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidTr="0028147D">
+      <w:tr w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidTr="008037DA">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="24"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5451" w:type="dxa"/>
+            <w:tcW w:w="5457" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0028147D" w:rsidRDefault="0028147D" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Solvita Ozoliņa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidRDefault="0028147D" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA11B2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Vēlos iesaistīties Vandzenes pagasta dzīvē.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidTr="0028147D">
+      <w:tr w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidTr="008037DA">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="24"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5451" w:type="dxa"/>
+            <w:tcW w:w="5457" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0028147D" w:rsidRDefault="0028147D" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Laila </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Pūkaine</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidRDefault="0028147D" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7EA6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Esmu gatava iesaistīties Vandzenes pagasta attīstībā, lai veicinātu kultūras un sporta jomas attīstību, kā arī, lai šis pagasts būtu tīkams jaunajām ģimenēm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidTr="0028147D">
+      <w:tr w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidTr="008037DA">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="24"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5451" w:type="dxa"/>
+            <w:tcW w:w="5457" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0028147D" w:rsidRDefault="0028147D" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0028147D" w:rsidRDefault="0028147D" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Olita Riekstiņa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidRDefault="0028147D" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B6F45">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Aizstāvēt pagasta iedzīvotāju intereses, iesaistīties dažādu projektu īstenošanā un izstrādē.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidTr="0028147D">
+      <w:tr w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidTr="008037DA">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="24"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5451" w:type="dxa"/>
+            <w:tcW w:w="5457" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0028147D" w:rsidRDefault="0028147D" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Zane </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Ūpe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0028147D" w:rsidRPr="005F6BBA" w:rsidRDefault="0028147D" w:rsidP="0028147D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008703C8">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Tikai ejot, darot var kaut ko sasniegt! Un tikai kopā pastāvot par savu pagastu- savām mājām, varam cerēt uz attīstību.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A62AD4" w:rsidRDefault="00A62AD4" w:rsidP="00885D5B">
       <w:pPr>
         <w:pStyle w:val="Bezatstarpm"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00A62AD4" w:rsidSect="00553119">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="1080" w:left="720" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00A82ECC" w:rsidRDefault="00A82ECC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
@@ -1294,50 +1217,51 @@
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="766423315"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="0028147D" w:rsidRDefault="0028147D">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="0028147D" w:rsidRDefault="0028147D">
@@ -1423,51 +1347,51 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1324454" cy="472564"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00B834A8" w:rsidRPr="00AF07E1" w:rsidRDefault="0028147D" w:rsidP="00AF07E1">
+  <w:p w:rsidR="00B834A8" w:rsidRPr="00AF07E1" w:rsidRDefault="008037DA" w:rsidP="00AF07E1">
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="1704979692"/>
         <w:placeholder>
           <w:docPart w:val="082380CE49C94597AC2CB259E6C9CDA2"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00AF07E1" w:rsidRPr="00AF07E1">
@@ -1794,57 +1718,57 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="34817"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00876BE1"/>
     <w:rsid w:val="000351C0"/>
     <w:rsid w:val="001635C3"/>
     <w:rsid w:val="00182542"/>
     <w:rsid w:val="001B6F45"/>
     <w:rsid w:val="00212FC8"/>
@@ -1855,50 +1779,51 @@
     <w:rsid w:val="003640D2"/>
     <w:rsid w:val="00373061"/>
     <w:rsid w:val="0039607E"/>
     <w:rsid w:val="003A1681"/>
     <w:rsid w:val="003F34EC"/>
     <w:rsid w:val="004864A5"/>
     <w:rsid w:val="004A152B"/>
     <w:rsid w:val="004E39F4"/>
     <w:rsid w:val="00504461"/>
     <w:rsid w:val="00523FA4"/>
     <w:rsid w:val="00535B5E"/>
     <w:rsid w:val="00547810"/>
     <w:rsid w:val="00547B35"/>
     <w:rsid w:val="00553119"/>
     <w:rsid w:val="005760DC"/>
     <w:rsid w:val="00597246"/>
     <w:rsid w:val="005F6BBA"/>
     <w:rsid w:val="00604635"/>
     <w:rsid w:val="00634329"/>
     <w:rsid w:val="00661932"/>
     <w:rsid w:val="00765A81"/>
     <w:rsid w:val="0076674B"/>
     <w:rsid w:val="007728F0"/>
     <w:rsid w:val="00791271"/>
     <w:rsid w:val="007E689D"/>
+    <w:rsid w:val="008037DA"/>
     <w:rsid w:val="00840850"/>
     <w:rsid w:val="008703C8"/>
     <w:rsid w:val="00876BE1"/>
     <w:rsid w:val="00877275"/>
     <w:rsid w:val="00885D5B"/>
     <w:rsid w:val="008D5551"/>
     <w:rsid w:val="00906977"/>
     <w:rsid w:val="00925A5C"/>
     <w:rsid w:val="00961D2E"/>
     <w:rsid w:val="009723DD"/>
     <w:rsid w:val="009907FB"/>
     <w:rsid w:val="00A62850"/>
     <w:rsid w:val="00A62AD4"/>
     <w:rsid w:val="00A62DE4"/>
     <w:rsid w:val="00A63E63"/>
     <w:rsid w:val="00A82ECC"/>
     <w:rsid w:val="00A83F67"/>
     <w:rsid w:val="00A95DC4"/>
     <w:rsid w:val="00AF07E1"/>
     <w:rsid w:val="00AF556B"/>
     <w:rsid w:val="00B049A7"/>
     <w:rsid w:val="00B17A07"/>
     <w:rsid w:val="00B21CAD"/>
     <w:rsid w:val="00B327BB"/>
     <w:rsid w:val="00B834A8"/>
@@ -1921,58 +1846,57 @@
     <w:rsid w:val="00F176B5"/>
     <w:rsid w:val="00F312BA"/>
     <w:rsid w:val="00F73772"/>
     <w:rsid w:val="00FA11B2"/>
     <w:rsid w:val="00FA5A23"/>
     <w:rsid w:val="00FD0500"/>
     <w:rsid w:val="00FE4BDB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="34817"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1F2F6078"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C20D867F-7E90-46B8-A5D2-69D53AD66418}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -28330,50 +28254,61 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <VSO_x0020_item_x0020_id xmlns="40262f94-9f35-4ac3-9a90-690165a166b7" xsi:nil="true"/>
+    <Assetid_x0020_ xmlns="40262f94-9f35-4ac3-9a90-690165a166b7" xsi:nil="true"/>
+    <Item_x0020_Details xmlns="40262f94-9f35-4ac3-9a90-690165a166b7" xsi:nil="true"/>
+    <Template_x0020_details xmlns="40262f94-9f35-4ac3-9a90-690165a166b7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA3F7D94069FF64A86F7DFF56D60E3BE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c32302c77d4085ecf495bdddb7f5e889">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a4f35948-e619-41b3-aa29-22878b09cfd2" xmlns:ns3="40262f94-9f35-4ac3-9a90-690165a166b7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ab5ae46be95f9d0be6107e8200be7a2" ns2:_="" ns3:_="">
     <xsd:import namespace="a4f35948-e619-41b3-aa29-22878b09cfd2"/>
     <xsd:import namespace="40262f94-9f35-4ac3-9a90-690165a166b7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:VSO_x0020_item_x0020_id" minOccurs="0"/>
                 <xsd:element ref="ns3:Item_x0020_Details" minOccurs="0"/>
                 <xsd:element ref="ns3:Template_x0020_details" minOccurs="0"/>
                 <xsd:element ref="ns3:Assetid_x0020_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a4f35948-e619-41b3-aa29-22878b09cfd2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -28510,151 +28445,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74B01DC2-1EE7-43F1-8D94-6E9D81960C51}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="40262f94-9f35-4ac3-9a90-690165a166b7"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="a4f35948-e619-41b3-aa29-22878b09cfd2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90FB9BDB-407A-47A2-ADC3-921C32ED2158}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a4f35948-e619-41b3-aa29-22878b09cfd2"/>
     <ds:schemaRef ds:uri="40262f94-9f35-4ac3-9a90-690165a166b7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4EBBBB6-3B3F-4E06-AF21-CA43AAA20C17}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Uzņēmuma skrejlapa</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1682</Words>
-  <Characters>959</Characters>
+  <Words>1511</Words>
+  <Characters>862</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2636</CharactersWithSpaces>
+  <CharactersWithSpaces>2369</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Žanete Grīnberga</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AA3F7D94069FF64A86F7DFF56D60E3BE</vt:lpwstr>