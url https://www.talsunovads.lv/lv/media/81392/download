--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -13,111 +13,111 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="5113" w:type="pct"/>
         <w:tblCellSpacing w:w="72" w:type="dxa"/>
         <w:tblInd w:w="-144" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Strukturēta izkārtojuma tabula"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5673"/>
         <w:gridCol w:w="5030"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F6BBA" w:rsidRPr="00A62AD4" w:rsidTr="00F85833">
+      <w:tr w:rsidR="005F6BBA" w:rsidRPr="00A62AD4" w14:paraId="2CE117F6" w14:textId="77777777" w:rsidTr="00F85833">
         <w:trPr>
           <w:trHeight w:val="2559"/>
           <w:tblHeader/>
           <w:tblCellSpacing w:w="72" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5457" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="487F81" w:themeFill="accent1"/>
             <w:tcMar>
               <w:right w:w="259" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E200A2" w:rsidRDefault="005F6BBA" w:rsidP="00F805D6">
+          <w:p w14:paraId="1FDC0C0B" w14:textId="77777777" w:rsidR="00E200A2" w:rsidRDefault="005F6BBA" w:rsidP="00F805D6">
             <w:pPr>
               <w:pStyle w:val="Paraststmeklis"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="52"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F6BBA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="72"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78701624" wp14:editId="7F0E6BAB">
                   <wp:simplePos x="457200" y="1129030"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>56515</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>57785</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="357505" cy="377825"/>
                   <wp:effectExtent l="0" t="0" r="4445" b="3175"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="11" name="Attēls 11" descr="\\172.16.10.36\APN_koplietojamie\PROJEKTU-KOORDINATORS\Iedzivotaju_padomes_2024\logo\stars_balts.png"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 20" descr="\\172.16.10.36\APN_koplietojamie\PROJEKTU-KOORDINATORS\Iedzivotaju_padomes_2024\logo\stars_balts.png"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10">
@@ -157,1103 +157,1021 @@
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00C44811">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="52"/>
               </w:rPr>
               <w:t>LUBES</w:t>
             </w:r>
             <w:r w:rsidR="00E200A2">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="52"/>
               </w:rPr>
               <w:t xml:space="preserve"> P</w:t>
             </w:r>
             <w:r w:rsidRPr="005F6BBA">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="52"/>
               </w:rPr>
               <w:t>AGASTA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B21CAD" w:rsidRDefault="005F6BBA" w:rsidP="00F805D6">
+          <w:p w14:paraId="57C6D072" w14:textId="77777777" w:rsidR="00B21CAD" w:rsidRDefault="005F6BBA" w:rsidP="00F805D6">
             <w:pPr>
               <w:pStyle w:val="Paraststmeklis"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="52"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F6BBA">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="52"/>
               </w:rPr>
               <w:t xml:space="preserve">IEDZĪVOTĀJU </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FE4BDB" w:rsidRPr="00634329" w:rsidRDefault="00B21CAD" w:rsidP="00F805D6">
+          <w:p w14:paraId="01378613" w14:textId="77777777" w:rsidR="00FE4BDB" w:rsidRPr="00634329" w:rsidRDefault="00B21CAD" w:rsidP="00F805D6">
             <w:pPr>
               <w:pStyle w:val="Paraststmeklis"/>
               <w:rPr>
                 <w:sz w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="52"/>
               </w:rPr>
               <w:t xml:space="preserve">      P</w:t>
             </w:r>
             <w:r w:rsidR="005F6BBA" w:rsidRPr="005F6BBA">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="52"/>
               </w:rPr>
               <w:t>ADOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7E8E8" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE4BDB" w:rsidRPr="00B877B0" w:rsidRDefault="005F6BBA" w:rsidP="005F6BBA">
+          <w:p w14:paraId="4A1F4684" w14:textId="77777777" w:rsidR="00FE4BDB" w:rsidRPr="00B877B0" w:rsidRDefault="005F6BBA" w:rsidP="005F6BBA">
             <w:pPr>
               <w:pStyle w:val="Apakvirsraksts"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B877B0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Kandidātu saraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F6BBA" w:rsidRPr="00A62AD4" w:rsidTr="00F85833">
+      <w:tr w:rsidR="005F6BBA" w:rsidRPr="00A62AD4" w14:paraId="62CD91F0" w14:textId="77777777" w:rsidTr="00F85833">
         <w:trPr>
           <w:trHeight w:val="1087"/>
           <w:tblHeader/>
           <w:tblCellSpacing w:w="72" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5457" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="259" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A62AD4" w:rsidRPr="00B877B0" w:rsidRDefault="00876BE1" w:rsidP="00885D5B">
+          <w:p w14:paraId="52610DC9" w14:textId="77777777" w:rsidR="00A62AD4" w:rsidRPr="00B877B0" w:rsidRDefault="00876BE1" w:rsidP="00885D5B">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B877B0">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>Kandidāts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A62AD4" w:rsidRPr="00B877B0" w:rsidRDefault="00876BE1" w:rsidP="005F6BBA">
+          <w:p w14:paraId="705AB48E" w14:textId="77777777" w:rsidR="00A62AD4" w:rsidRPr="00B877B0" w:rsidRDefault="00876BE1" w:rsidP="005F6BBA">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B877B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>Kandidāta pieteikum</w:t>
             </w:r>
             <w:r w:rsidR="00634329" w:rsidRPr="00B877B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>a pamatojums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E21D4" w:rsidRPr="005F6BBA" w:rsidTr="00F85833">
+      <w:tr w:rsidR="001E21D4" w:rsidRPr="005F6BBA" w14:paraId="6C9A245F" w14:textId="77777777" w:rsidTr="00F85833">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E21D4" w:rsidRDefault="001E21D4" w:rsidP="002C1A33">
+          <w:p w14:paraId="036482D3" w14:textId="77777777" w:rsidR="001E21D4" w:rsidRDefault="001E21D4" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Sabīne Brauna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E21D4" w:rsidRPr="005F6BBA" w:rsidRDefault="001E21D4" w:rsidP="000E003D">
+          <w:p w14:paraId="41FB9BF0" w14:textId="77777777" w:rsidR="001E21D4" w:rsidRPr="005F6BBA" w:rsidRDefault="001E21D4" w:rsidP="000E003D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
               <w:ind w:left="35"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004647B7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Man kā </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> novadā ir ļoti liela interese iesaistīties novada notikumos un veidot to labāku.</w:t>
+              <w:t>Man kā jaunienācējai novadā ir ļoti liela interese iesaistīties novada notikumos un veidot to labāku.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E21D4" w:rsidRPr="005F6BBA" w:rsidTr="00F85833">
+      <w:tr w:rsidR="001E21D4" w:rsidRPr="005F6BBA" w14:paraId="57447F92" w14:textId="77777777" w:rsidTr="00F85833">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E21D4" w:rsidRDefault="001E21D4" w:rsidP="002C1A33">
+          <w:p w14:paraId="707236B6" w14:textId="77777777" w:rsidR="001E21D4" w:rsidRDefault="001E21D4" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Elvijs Brauns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E21D4" w:rsidRPr="005F6BBA" w:rsidRDefault="001E21D4" w:rsidP="000E003D">
+          <w:p w14:paraId="68A9DB07" w14:textId="77777777" w:rsidR="001E21D4" w:rsidRPr="005F6BBA" w:rsidRDefault="001E21D4" w:rsidP="000E003D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
               <w:ind w:left="35"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E4403">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Pagasta un novada aktualitātes vienmēr mani ir interesējušas, šis būs lielisks veids, kā risināt nozīmīgas problēmas pagastā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidTr="00F85833">
+      <w:tr w:rsidR="00404378" w:rsidRPr="005F6BBA" w14:paraId="1E88B22B" w14:textId="77777777" w:rsidTr="00F85833">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404378" w:rsidRDefault="00404378" w:rsidP="002C1A33">
+          <w:p w14:paraId="79DEF0AF" w14:textId="77777777" w:rsidR="00404378" w:rsidRDefault="00404378" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sindija </w:t>
+              <w:t>Sindija Fībiga</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidRDefault="00404378" w:rsidP="000E003D">
+          <w:p w14:paraId="78C451F2" w14:textId="77777777" w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidRDefault="00404378" w:rsidP="000E003D">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
               <w:ind w:left="35"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8433B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Dalība padomē ir iespēja ietekmēt procesu, iespēja vienoties ar citiem kopienas iedzīvotājiem par to, kas mums ir vajadzīgs un panākt reālas pārmaiņas. Iespēja būt sadzirdētam un uzklausītam visu kopienas interesēs!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidTr="00F85833">
+      <w:tr w:rsidR="00404378" w:rsidRPr="005F6BBA" w14:paraId="3964EDEB" w14:textId="77777777" w:rsidTr="00F85833">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404378" w:rsidRDefault="00404378" w:rsidP="002C1A33">
+          <w:p w14:paraId="7D27DBD5" w14:textId="77777777" w:rsidR="00404378" w:rsidRDefault="00404378" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rainers </w:t>
+              <w:t>Rainers Fībigs</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidRDefault="00404378" w:rsidP="002C1A33">
+          <w:p w14:paraId="7D296DC4" w14:textId="77777777" w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidRDefault="00404378" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E0431">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Nākotni ar šo pagastu esmu saistījis vienmēr un vēlos sev un nākamajām paaudzēm attīstītu, labiekārtotu vidi. Uzlabot pagasta aktīvo dzīvi visām paaudzēm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidTr="00F85833">
+      <w:tr w:rsidR="00404378" w:rsidRPr="005F6BBA" w14:paraId="1579E34A" w14:textId="77777777" w:rsidTr="00F85833">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404378" w:rsidRDefault="00404378" w:rsidP="002C1A33">
+          <w:p w14:paraId="700811A2" w14:textId="77777777" w:rsidR="00404378" w:rsidRDefault="00404378" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Kristīne Gruntiņa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidRDefault="00404378" w:rsidP="002C1A33">
+          <w:p w14:paraId="009955B6" w14:textId="77777777" w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidRDefault="00404378" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8433B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Man rūp visu paaudžu iespējas socializēties gan kultūras pasākumos, gan fiziskajās un radošajās aktivitātēs. Man rūp mūsu pagasta iedzīvotāju </w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Man rūp visu paaudžu iespējas socializēties gan kultūras pasākumos, gan fiziskajās un radošajās aktivitātēs. Man rūp mūsu pagasta iedzīvotāju labjūtība.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidTr="00F85833">
+      <w:tr w:rsidR="00404378" w:rsidRPr="005F6BBA" w14:paraId="3FEAD43D" w14:textId="77777777" w:rsidTr="00F85833">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404378" w:rsidRDefault="00404378" w:rsidP="002C1A33">
+          <w:p w14:paraId="00113BE5" w14:textId="77777777" w:rsidR="00404378" w:rsidRDefault="00404378" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Daina Jirgensone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidRDefault="00404378" w:rsidP="002C1A33">
+          <w:p w14:paraId="30336D0A" w14:textId="77777777" w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidRDefault="00404378" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8433B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Vēlos darboties iedzīvotāju padomē, lai pārstāvētu iedzīvotāju intereses, lai iedzīvotāju viedoklis tiktu uzklausīts, kā arī iesaistīties mūsu pagasta attīstībā. Man svarīga ir sadarbība atklāta komunikācija un praktisku risinājumu meklēšana pagasta iedzīvotāju labā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F805D6" w:rsidRPr="005F6BBA" w:rsidTr="00F85833">
+      <w:tr w:rsidR="00F805D6" w:rsidRPr="005F6BBA" w14:paraId="1C35CE30" w14:textId="77777777" w:rsidTr="00F85833">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F805D6" w:rsidRDefault="00F805D6" w:rsidP="002C1A33">
+          <w:p w14:paraId="2EDD0F73" w14:textId="77777777" w:rsidR="00F805D6" w:rsidRDefault="00F805D6" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F805D6" w:rsidRPr="00C8433B" w:rsidRDefault="00F805D6" w:rsidP="002C1A33">
+          <w:p w14:paraId="71A6847E" w14:textId="77777777" w:rsidR="00F805D6" w:rsidRPr="00C8433B" w:rsidRDefault="00F805D6" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidTr="00F85833">
+      <w:tr w:rsidR="00404378" w:rsidRPr="005F6BBA" w14:paraId="4F9467B3" w14:textId="77777777" w:rsidTr="00F85833">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="905"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F805D6" w:rsidRDefault="00404378" w:rsidP="002C1A33">
+          <w:p w14:paraId="5733B704" w14:textId="058BA7EA" w:rsidR="00F805D6" w:rsidRDefault="00404378" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Aleks Gustavs </w:t>
+              <w:t>Aleks</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B91FB1">
+              <w:rPr>
+                <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Kraulers</w:t>
+              <w:t xml:space="preserve"> Gustavs Kraulers</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00404378" w:rsidRPr="00F805D6" w:rsidRDefault="00404378" w:rsidP="002C1A33">
+          <w:p w14:paraId="7600FB67" w14:textId="77777777" w:rsidR="00404378" w:rsidRPr="00F805D6" w:rsidRDefault="00404378" w:rsidP="002C1A33">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidRDefault="00404378" w:rsidP="002C1A33">
+          <w:p w14:paraId="1EB98E4A" w14:textId="77777777" w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidRDefault="00404378" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8433B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Vēlos popularizēt jauniešu sporta aktivitātes Anužos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidTr="00F85833">
+      <w:tr w:rsidR="00404378" w:rsidRPr="005F6BBA" w14:paraId="4E65B144" w14:textId="77777777" w:rsidTr="00F85833">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5457" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404378" w:rsidRPr="009E4403" w:rsidRDefault="00404378" w:rsidP="002C1A33">
+          <w:p w14:paraId="0B5B2E6C" w14:textId="77777777" w:rsidR="00404378" w:rsidRPr="009E4403" w:rsidRDefault="00404378" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valerijs </w:t>
+              <w:t>Valerijs Petrašs</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidRDefault="00404378" w:rsidP="002C1A33">
+          <w:p w14:paraId="4410AA65" w14:textId="77777777" w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidRDefault="00404378" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0044759D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Lai aizstāvētu Lubes pagasta iedzīvotāju intereses. Uzklausīt iedzīvotāju idejas un vajadzības un mēģināt rast iespējas to risinājumam. Stimulēt bērnu un jauniešu aktivitāšu iespējas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidTr="00F85833">
+      <w:tr w:rsidR="00404378" w:rsidRPr="005F6BBA" w14:paraId="7D58C05D" w14:textId="77777777" w:rsidTr="00F85833">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1087"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404378" w:rsidRDefault="00404378" w:rsidP="002C1A33">
+          <w:p w14:paraId="2E4E6FF8" w14:textId="77777777" w:rsidR="00404378" w:rsidRDefault="00404378" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Aivis Veide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidRDefault="00404378" w:rsidP="002C1A33">
+          <w:p w14:paraId="122A5703" w14:textId="77777777" w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidRDefault="00404378" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8433B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Padomē vēlos būt, lai veicinātu pagasta izaugsmi, kultūras un izklaides dzīvi, kā arī piesaistīt finansējumu pagasta labklājībai un izaugsmei</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidTr="00F85833">
+      <w:tr w:rsidR="00404378" w:rsidRPr="005F6BBA" w14:paraId="41E607EE" w14:textId="77777777" w:rsidTr="00F85833">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1087"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404378" w:rsidRDefault="00404378" w:rsidP="002C1A33">
+          <w:p w14:paraId="50D8AB6B" w14:textId="77777777" w:rsidR="00404378" w:rsidRDefault="00404378" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Raivo Veide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidRDefault="00404378" w:rsidP="002C1A33">
+          <w:p w14:paraId="2334F69F" w14:textId="77777777" w:rsidR="00404378" w:rsidRPr="005F6BBA" w:rsidRDefault="00404378" w:rsidP="002C1A33">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E0431">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Vēlos popularizēt jauniešu sporta aktivitātes Anužos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A62AD4" w:rsidRDefault="00A62AD4" w:rsidP="004647B7">
+    <w:p w14:paraId="30CB0AF5" w14:textId="77777777" w:rsidR="00A62AD4" w:rsidRDefault="00A62AD4" w:rsidP="004647B7">
       <w:pPr>
         <w:pStyle w:val="Bezatstarpm"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00A62AD4" w:rsidSect="00C8433B">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="568" w:left="720" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A82ECC" w:rsidRDefault="00A82ECC">
+    <w:p w14:paraId="3DF539A2" w14:textId="77777777" w:rsidR="00A82ECC" w:rsidRDefault="00A82ECC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A82ECC" w:rsidRDefault="00A82ECC">
+    <w:p w14:paraId="31EE99E1" w14:textId="77777777" w:rsidR="00A82ECC" w:rsidRDefault="00A82ECC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Meiryo">
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2107113658"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00F805D6" w:rsidRDefault="00F805D6">
+      <w:p w14:paraId="5981F186" w14:textId="77777777" w:rsidR="00F805D6" w:rsidRDefault="00F805D6">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00F805D6" w:rsidRDefault="00F805D6">
+  <w:p w14:paraId="691B7573" w14:textId="77777777" w:rsidR="00F805D6" w:rsidRDefault="00F805D6">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A82ECC" w:rsidRDefault="00A82ECC">
+    <w:p w14:paraId="70F5DC1A" w14:textId="77777777" w:rsidR="00A82ECC" w:rsidRDefault="00A82ECC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A82ECC" w:rsidRDefault="00A82ECC">
+    <w:p w14:paraId="49F6480D" w14:textId="77777777" w:rsidR="00A82ECC" w:rsidRDefault="00A82ECC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00AF07E1" w:rsidRPr="00AF07E1" w:rsidRDefault="00AF07E1" w:rsidP="00AF07E1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65607EA3" w14:textId="77777777" w:rsidR="00AF07E1" w:rsidRPr="00AF07E1" w:rsidRDefault="00AF07E1" w:rsidP="00AF07E1">
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AF07E1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B8DCFB7" wp14:editId="7A665BB8">
           <wp:extent cx="1281393" cy="457200"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="12" name="Attēls 12" descr="\\172.16.10.36\APN_koplietojamie\PROJEKTU-KOORDINATORS\Iedzivotaju_padomes_2024\logo\logo_01.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 5" descr="\\172.16.10.36\APN_koplietojamie\PROJEKTU-KOORDINATORS\Iedzivotaju_padomes_2024\logo\logo_01.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -1262,100 +1180,100 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1324454" cy="472564"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00B834A8" w:rsidRPr="00AF07E1" w:rsidRDefault="00F85833" w:rsidP="00AF07E1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="038D3829" w14:textId="77777777" w:rsidR="00B834A8" w:rsidRPr="00AF07E1" w:rsidRDefault="00B91FB1" w:rsidP="00AF07E1">
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="1704979692"/>
         <w:placeholder>
           <w:docPart w:val="082380CE49C94597AC2CB259E6C9CDA2"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00AF07E1" w:rsidRPr="00AF07E1">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>[Rakstiet šeit]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00AF07E1" w:rsidRPr="00AF07E1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00AF07E1" w:rsidRPr="00AF07E1">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43D9A38B" wp14:editId="0F63F586">
           <wp:extent cx="2078216" cy="741506"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="13" name="Attēls 13" descr="\\172.16.10.36\APN_koplietojamie\PROJEKTU-KOORDINATORS\Iedzivotaju_padomes_2024\logo\logo_01.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 7" descr="\\172.16.10.36\APN_koplietojamie\PROJEKTU-KOORDINATORS\Iedzivotaju_padomes_2024\logo\logo_01.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -1403,51 +1321,51 @@
         </w:rPr>
         <w:id w:val="968859952"/>
         <w:placeholder>
           <w:docPart w:val="082380CE49C94597AC2CB259E6C9CDA2"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00AF07E1" w:rsidRPr="00AF07E1">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>[Rakstiet šeit]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="93C2FEC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Sarakstanumurs5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="89142388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -1599,92 +1517,91 @@
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D5A6DCA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Sarakstaaizzme"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1955165817">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1008363416">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1990135262">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1271474381">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1053308962">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="388572750">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="870654072">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="103813721">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1342471264">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1572042548">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00876BE1"/>
     <w:rsid w:val="000351C0"/>
     <w:rsid w:val="000D46E7"/>
     <w:rsid w:val="000E003D"/>
     <w:rsid w:val="001635C3"/>
     <w:rsid w:val="001E21D4"/>
@@ -1718,117 +1635,120 @@
     <w:rsid w:val="007728F0"/>
     <w:rsid w:val="00791271"/>
     <w:rsid w:val="007E689D"/>
     <w:rsid w:val="00840850"/>
     <w:rsid w:val="00876BE1"/>
     <w:rsid w:val="00885D5B"/>
     <w:rsid w:val="008D5551"/>
     <w:rsid w:val="00906977"/>
     <w:rsid w:val="00961D2E"/>
     <w:rsid w:val="009E4403"/>
     <w:rsid w:val="00A62850"/>
     <w:rsid w:val="00A62AD4"/>
     <w:rsid w:val="00A62DE4"/>
     <w:rsid w:val="00A63E63"/>
     <w:rsid w:val="00A82ECC"/>
     <w:rsid w:val="00A83F67"/>
     <w:rsid w:val="00A95DC4"/>
     <w:rsid w:val="00AF07E1"/>
     <w:rsid w:val="00AF556B"/>
     <w:rsid w:val="00B049A7"/>
     <w:rsid w:val="00B17A07"/>
     <w:rsid w:val="00B21CAD"/>
     <w:rsid w:val="00B834A8"/>
     <w:rsid w:val="00B862AA"/>
     <w:rsid w:val="00B877B0"/>
+    <w:rsid w:val="00B91FB1"/>
     <w:rsid w:val="00BA21E7"/>
     <w:rsid w:val="00C44811"/>
     <w:rsid w:val="00C73579"/>
     <w:rsid w:val="00C8433B"/>
     <w:rsid w:val="00D91B70"/>
     <w:rsid w:val="00DB195B"/>
     <w:rsid w:val="00E200A2"/>
     <w:rsid w:val="00E27C48"/>
     <w:rsid w:val="00E672DE"/>
     <w:rsid w:val="00E85770"/>
     <w:rsid w:val="00EA1381"/>
     <w:rsid w:val="00EC7440"/>
+    <w:rsid w:val="00F02779"/>
     <w:rsid w:val="00F176B5"/>
     <w:rsid w:val="00F312BA"/>
     <w:rsid w:val="00F73772"/>
     <w:rsid w:val="00F805D6"/>
     <w:rsid w:val="00F85833"/>
     <w:rsid w:val="00FA5A23"/>
     <w:rsid w:val="00FE4BDB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="002773C9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C20D867F-7E90-46B8-A5D2-69D53AD66418}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2160,50 +2080,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A62AD4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts1Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00B049A7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
@@ -27078,51 +26999,51 @@
     <w:next w:val="Parasts"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB195B"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fotoattls">
     <w:name w:val="Fotoattēls"/>
     <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00547B35"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="480"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="791510623">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="815727161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -27277,208 +27198,209 @@
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\zanete.grinberga\AppData\Roaming\Microsoft\Templates\Uz&#326;&#275;muma%20skrejlapa.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="082380CE49C94597AC2CB259E6C9CDA2"/>
         <w:category>
           <w:name w:val="Vispārīgi"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FD86E5AA-99C5-4D58-AEBB-65AEB905C238}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E542C8" w:rsidRDefault="00C3561E" w:rsidP="00C3561E">
           <w:pPr>
             <w:pStyle w:val="082380CE49C94597AC2CB259E6C9CDA2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>[Rakstiet šeit]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Meiryo">
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C3561E"/>
     <w:rsid w:val="001F3443"/>
     <w:rsid w:val="00461C3F"/>
     <w:rsid w:val="00950897"/>
     <w:rsid w:val="00B255DA"/>
     <w:rsid w:val="00C3561E"/>
     <w:rsid w:val="00E542C8"/>
     <w:rsid w:val="00EF012B"/>
+    <w:rsid w:val="00F02779"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -27810,124 +27732,92 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5299170140D04A619BBE5AE06E915B59">
-[...31 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="082380CE49C94597AC2CB259E6C9CDA2">
     <w:name w:val="082380CE49C94597AC2CB259E6C9CDA2"/>
     <w:rsid w:val="00C3561E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 84">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="315953"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D3F0ED"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="487F81"/>
       </a:accent1>
       <a:accent2>
@@ -28163,59 +28053,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA3F7D94069FF64A86F7DFF56D60E3BE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c32302c77d4085ecf495bdddb7f5e889">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a4f35948-e619-41b3-aa29-22878b09cfd2" xmlns:ns3="40262f94-9f35-4ac3-9a90-690165a166b7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ab5ae46be95f9d0be6107e8200be7a2" ns2:_="" ns3:_="">
     <xsd:import namespace="a4f35948-e619-41b3-aa29-22878b09cfd2"/>
     <xsd:import namespace="40262f94-9f35-4ac3-9a90-690165a166b7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:VSO_x0020_item_x0020_id" minOccurs="0"/>
                 <xsd:element ref="ns3:Item_x0020_Details" minOccurs="0"/>
                 <xsd:element ref="ns3:Template_x0020_details" minOccurs="0"/>
                 <xsd:element ref="ns3:Assetid_x0020_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a4f35948-e619-41b3-aa29-22878b09cfd2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -28352,142 +28233,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <VSO_x0020_item_x0020_id xmlns="40262f94-9f35-4ac3-9a90-690165a166b7" xsi:nil="true"/>
     <Assetid_x0020_ xmlns="40262f94-9f35-4ac3-9a90-690165a166b7" xsi:nil="true"/>
     <Item_x0020_Details xmlns="40262f94-9f35-4ac3-9a90-690165a166b7" xsi:nil="true"/>
     <Template_x0020_details xmlns="40262f94-9f35-4ac3-9a90-690165a166b7" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4EBBBB6-3B3F-4E06-AF21-CA43AAA20C17}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90FB9BDB-407A-47A2-ADC3-921C32ED2158}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a4f35948-e619-41b3-aa29-22878b09cfd2"/>
     <ds:schemaRef ds:uri="40262f94-9f35-4ac3-9a90-690165a166b7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4EBBBB6-3B3F-4E06-AF21-CA43AAA20C17}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74B01DC2-1EE7-43F1-8D94-6E9D81960C51}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="a4f35948-e619-41b3-aa29-22878b09cfd2"/>
     <ds:schemaRef ds:uri="40262f94-9f35-4ac3-9a90-690165a166b7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Uzņēmuma skrejlapa</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1102</Words>
+  <Words>1103</Words>
   <Characters>629</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1728</CharactersWithSpaces>
+  <CharactersWithSpaces>1729</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Žanete Grīnberga</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AA3F7D94069FF64A86F7DFF56D60E3BE</vt:lpwstr>