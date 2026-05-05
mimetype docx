--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -12,113 +12,113 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="5045" w:type="pct"/>
         <w:tblCellSpacing w:w="72" w:type="dxa"/>
         <w:tblInd w:w="-144" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Strukturēta izkārtojuma tabula"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5530"/>
         <w:gridCol w:w="5030"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F6BBA" w:rsidRPr="00A62AD4" w:rsidTr="00900447">
+      <w:tr w:rsidR="005F6BBA" w:rsidRPr="00A62AD4" w14:paraId="68FD8298" w14:textId="77777777" w:rsidTr="00900447">
         <w:trPr>
           <w:trHeight w:val="2559"/>
           <w:tblHeader/>
           <w:tblCellSpacing w:w="72" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5309" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="487F81" w:themeFill="accent1"/>
             <w:tcMar>
               <w:right w:w="259" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E200A2" w:rsidRPr="00C54E4B" w:rsidRDefault="005F6BBA" w:rsidP="00B877B0">
+          <w:p w14:paraId="70DE3958" w14:textId="77777777" w:rsidR="00E200A2" w:rsidRPr="00C54E4B" w:rsidRDefault="005F6BBA" w:rsidP="00B877B0">
             <w:pPr>
               <w:pStyle w:val="Paraststmeklis"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="43"/>
                 <w:szCs w:val="43"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54E4B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="43"/>
                 <w:szCs w:val="43"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E1A3E40" wp14:editId="5FD2F5AA">
                   <wp:simplePos x="457200" y="1129030"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>56515</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>57785</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="357505" cy="377825"/>
                   <wp:effectExtent l="0" t="0" r="4445" b="3175"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="11" name="Attēls 11" descr="\\172.16.10.36\APN_koplietojamie\PROJEKTU-KOORDINATORS\Iedzivotaju_padomes_2024\logo\stars_balts.png"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 20" descr="\\172.16.10.36\APN_koplietojamie\PROJEKTU-KOORDINATORS\Iedzivotaju_padomes_2024\logo\stars_balts.png"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10">
@@ -177,834 +177,811 @@
             <w:r w:rsidR="00C54E4B" w:rsidRPr="00C54E4B">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="43"/>
                 <w:szCs w:val="43"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E200A2" w:rsidRPr="00C54E4B">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="43"/>
                 <w:szCs w:val="43"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00C54E4B">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="43"/>
                 <w:szCs w:val="43"/>
               </w:rPr>
               <w:t>AGASTA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B21CAD" w:rsidRPr="00C54E4B" w:rsidRDefault="005F6BBA" w:rsidP="00B877B0">
+          <w:p w14:paraId="184AE65F" w14:textId="77777777" w:rsidR="00B21CAD" w:rsidRPr="00C54E4B" w:rsidRDefault="005F6BBA" w:rsidP="00B877B0">
             <w:pPr>
               <w:pStyle w:val="Paraststmeklis"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="43"/>
                 <w:szCs w:val="43"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54E4B">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="43"/>
                 <w:szCs w:val="43"/>
               </w:rPr>
               <w:t xml:space="preserve">IEDZĪVOTĀJU </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FE4BDB" w:rsidRPr="00634329" w:rsidRDefault="00B21CAD" w:rsidP="00B877B0">
+          <w:p w14:paraId="0C7498AA" w14:textId="77777777" w:rsidR="00FE4BDB" w:rsidRPr="00634329" w:rsidRDefault="00B21CAD" w:rsidP="00B877B0">
             <w:pPr>
               <w:pStyle w:val="Paraststmeklis"/>
               <w:rPr>
                 <w:sz w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54E4B">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="43"/>
                 <w:szCs w:val="43"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="00C54E4B">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="43"/>
                 <w:szCs w:val="43"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C54E4B">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="43"/>
                 <w:szCs w:val="43"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="005F6BBA" w:rsidRPr="00C54E4B">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="43"/>
                 <w:szCs w:val="43"/>
               </w:rPr>
               <w:t>ADOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4809" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7E8E8" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE4BDB" w:rsidRPr="00B877B0" w:rsidRDefault="005F6BBA" w:rsidP="005F6BBA">
+          <w:p w14:paraId="7011768A" w14:textId="77777777" w:rsidR="00FE4BDB" w:rsidRPr="00B877B0" w:rsidRDefault="005F6BBA" w:rsidP="005F6BBA">
             <w:pPr>
               <w:pStyle w:val="Apakvirsraksts"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B877B0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Kandidātu saraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F6BBA" w:rsidRPr="00A62AD4" w:rsidTr="00900447">
+      <w:tr w:rsidR="005F6BBA" w:rsidRPr="00A62AD4" w14:paraId="6D2BD8CF" w14:textId="77777777" w:rsidTr="00900447">
         <w:trPr>
           <w:trHeight w:val="1087"/>
           <w:tblHeader/>
           <w:tblCellSpacing w:w="72" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="259" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A62AD4" w:rsidRPr="00B877B0" w:rsidRDefault="00876BE1" w:rsidP="00885D5B">
+          <w:p w14:paraId="6087E1CD" w14:textId="77777777" w:rsidR="00A62AD4" w:rsidRPr="00B877B0" w:rsidRDefault="00876BE1" w:rsidP="00885D5B">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B877B0">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>Kandidāts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4809" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A62AD4" w:rsidRPr="00B877B0" w:rsidRDefault="00876BE1" w:rsidP="005F6BBA">
+          <w:p w14:paraId="57EE547B" w14:textId="77777777" w:rsidR="00A62AD4" w:rsidRPr="00B877B0" w:rsidRDefault="00876BE1" w:rsidP="005F6BBA">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B877B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>Kandidāta pieteikum</w:t>
             </w:r>
             <w:r w:rsidR="00634329" w:rsidRPr="00B877B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>a pamatojums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005633C8" w:rsidRPr="00E733F4" w:rsidTr="00900447">
+      <w:tr w:rsidR="005633C8" w:rsidRPr="00E733F4" w14:paraId="272C0B37" w14:textId="77777777" w:rsidTr="00900447">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1087"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5309" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005633C8" w:rsidRDefault="005633C8" w:rsidP="00900447">
+          <w:p w14:paraId="46296D24" w14:textId="77777777" w:rsidR="005633C8" w:rsidRDefault="005633C8" w:rsidP="00900447">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Arita </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Andendorfa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005633C8" w:rsidRPr="005F6BBA" w:rsidRDefault="005633C8" w:rsidP="00900447">
+          <w:p w14:paraId="3E4CE64E" w14:textId="77777777" w:rsidR="005633C8" w:rsidRPr="005F6BBA" w:rsidRDefault="005633C8" w:rsidP="00900447">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240" w:after="360"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B05571">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Es vēlos būt iedzīvotāju padomē, lai palīdzētu risināt praktiskas lietas un ikdienas jautājumus. Esmu gatava strādāt komandā un uzņemties atbildību.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005633C8" w:rsidRPr="00E733F4" w:rsidTr="00900447">
+      <w:tr w:rsidR="005633C8" w:rsidRPr="00E733F4" w14:paraId="5B71A966" w14:textId="77777777" w:rsidTr="00900447">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1087"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5309" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005633C8" w:rsidRDefault="005633C8" w:rsidP="00900447">
+          <w:p w14:paraId="5FB6FE64" w14:textId="77777777" w:rsidR="005633C8" w:rsidRDefault="005633C8" w:rsidP="00900447">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Diāna Baumane</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005633C8" w:rsidRPr="005F6BBA" w:rsidRDefault="005633C8" w:rsidP="00900447">
+          <w:p w14:paraId="0A4A3220" w14:textId="77777777" w:rsidR="005633C8" w:rsidRPr="005F6BBA" w:rsidRDefault="005633C8" w:rsidP="00900447">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240" w:after="360"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E733F4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Esmu ieinteresēta </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E733F4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ārlavas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E733F4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> pagasta un Jaunciema infrastruktūras uzlabošanā. Seno un vēstures vērtību aktualizēšanā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005633C8" w:rsidRPr="00E733F4" w:rsidTr="00900447">
+      <w:tr w:rsidR="005633C8" w:rsidRPr="00E733F4" w14:paraId="3DEC3067" w14:textId="77777777" w:rsidTr="00900447">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1087"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5309" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005633C8" w:rsidRDefault="005633C8" w:rsidP="00900447">
+          <w:p w14:paraId="327C9B9A" w14:textId="77777777" w:rsidR="005633C8" w:rsidRDefault="005633C8" w:rsidP="00900447">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Dzintars </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Jaunkalns</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005633C8" w:rsidRPr="00E733F4" w:rsidRDefault="005633C8" w:rsidP="00900447">
+          <w:p w14:paraId="716A2BD9" w14:textId="77777777" w:rsidR="005633C8" w:rsidRPr="00E733F4" w:rsidRDefault="005633C8" w:rsidP="00900447">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E733F4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Gribu piesaistīt un atbalstīt projektus, kas reāli uzlabo dzīves kvalitāti.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005633C8" w:rsidRPr="005F6BBA" w:rsidRDefault="005633C8" w:rsidP="00900447">
+          <w:p w14:paraId="112119EC" w14:textId="77777777" w:rsidR="005633C8" w:rsidRPr="005F6BBA" w:rsidRDefault="005633C8" w:rsidP="00900447">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:after="240"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E733F4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Man ir idejas, kā izmantot pagasta potenciālu un stiprināt tā pievilcību.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005633C8" w:rsidRPr="00E733F4" w:rsidTr="00900447">
+      <w:tr w:rsidR="005633C8" w:rsidRPr="00E733F4" w14:paraId="50B0C63B" w14:textId="77777777" w:rsidTr="00900447">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1087"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5309" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005633C8" w:rsidRDefault="005633C8" w:rsidP="00900447">
+          <w:p w14:paraId="2909A5B4" w14:textId="0058424A" w:rsidR="005633C8" w:rsidRDefault="005633C8" w:rsidP="00900447">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Sandis </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Kalmans</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00AD301F">
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>-</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Kalnmals</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005633C8" w:rsidRPr="005F6BBA" w:rsidRDefault="005633C8" w:rsidP="00900447">
+          <w:p w14:paraId="7226AC66" w14:textId="77777777" w:rsidR="005633C8" w:rsidRPr="005F6BBA" w:rsidRDefault="005633C8" w:rsidP="00900447">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240" w:after="360"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D5B45">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Vēlos būt padomē, lai iedzīvotāju viedoklis tiktu uzklausīts un ņemts vērā. Esmu gatavs piedalīties un ieguldīt laiku kopējā labuma vārdā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005633C8" w:rsidRPr="00E733F4" w:rsidTr="00900447">
+      <w:tr w:rsidR="005633C8" w:rsidRPr="00E733F4" w14:paraId="5C02B886" w14:textId="77777777" w:rsidTr="00900447">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1087"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5309" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005633C8" w:rsidRDefault="005633C8" w:rsidP="00900447">
+          <w:p w14:paraId="28B1A4F8" w14:textId="77777777" w:rsidR="005633C8" w:rsidRDefault="005633C8" w:rsidP="00900447">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Imants </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Ločmels</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005633C8" w:rsidRPr="005F6BBA" w:rsidRDefault="005633C8" w:rsidP="00900447">
+          <w:p w14:paraId="42128846" w14:textId="77777777" w:rsidR="005633C8" w:rsidRPr="005F6BBA" w:rsidRDefault="005633C8" w:rsidP="00900447">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240" w:after="360"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007025DE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Lai piedalītos pagasta attīstības un aktuālo jautājumu risināšanā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005633C8" w:rsidRPr="00E733F4" w:rsidTr="00900447">
+      <w:tr w:rsidR="005633C8" w:rsidRPr="00E733F4" w14:paraId="00B3ADC7" w14:textId="77777777" w:rsidTr="00900447">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1087"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5309" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005633C8" w:rsidRDefault="005633C8" w:rsidP="00900447">
+          <w:p w14:paraId="6F6DD760" w14:textId="77777777" w:rsidR="005633C8" w:rsidRDefault="005633C8" w:rsidP="00900447">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Uģis Ūsiņš</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005633C8" w:rsidRPr="005F6BBA" w:rsidRDefault="005633C8" w:rsidP="00900447">
+          <w:p w14:paraId="63EC70E3" w14:textId="77777777" w:rsidR="005633C8" w:rsidRPr="005F6BBA" w:rsidRDefault="005633C8" w:rsidP="00900447">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="240" w:after="360"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B033D2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Vēlos, pārstāvot iedzīvotāju intereses, savu kompetenču apmērā līdzdarboties pagastā notiekošajos procesos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005633C8" w:rsidRPr="00E733F4" w:rsidTr="00900447">
+      <w:tr w:rsidR="005633C8" w:rsidRPr="00E733F4" w14:paraId="7C5993C9" w14:textId="77777777" w:rsidTr="00900447">
         <w:tblPrEx>
           <w:tblCellSpacing w:w="0" w:type="nil"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1087"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005633C8" w:rsidRPr="00E733F4" w:rsidRDefault="005633C8" w:rsidP="005633C8">
+          <w:p w14:paraId="081E61B2" w14:textId="77777777" w:rsidR="005633C8" w:rsidRPr="00E733F4" w:rsidRDefault="005633C8" w:rsidP="005633C8">
             <w:pPr>
               <w:pStyle w:val="Virsraksts2"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:szCs w:val="32"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005633C8" w:rsidRPr="00E733F4" w:rsidRDefault="005633C8" w:rsidP="005633C8">
+          <w:p w14:paraId="10969833" w14:textId="77777777" w:rsidR="005633C8" w:rsidRPr="00E733F4" w:rsidRDefault="005633C8" w:rsidP="005633C8">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A62AD4" w:rsidRDefault="00A62AD4" w:rsidP="00885D5B">
+    <w:p w14:paraId="13877182" w14:textId="77777777" w:rsidR="00A62AD4" w:rsidRDefault="00A62AD4" w:rsidP="00885D5B">
       <w:pPr>
         <w:pStyle w:val="Bezatstarpm"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A62AD4" w:rsidSect="00553119">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="1080" w:left="720" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A82ECC" w:rsidRDefault="00A82ECC">
+    <w:p w14:paraId="6EDF0072" w14:textId="77777777" w:rsidR="00A82ECC" w:rsidRDefault="00A82ECC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A82ECC" w:rsidRDefault="00A82ECC">
+    <w:p w14:paraId="19EE5B40" w14:textId="77777777" w:rsidR="00A82ECC" w:rsidRDefault="00A82ECC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Meiryo">
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A82ECC" w:rsidRDefault="00A82ECC">
+    <w:p w14:paraId="70D3AD02" w14:textId="77777777" w:rsidR="00A82ECC" w:rsidRDefault="00A82ECC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A82ECC" w:rsidRDefault="00A82ECC">
+    <w:p w14:paraId="556A4D8A" w14:textId="77777777" w:rsidR="00A82ECC" w:rsidRDefault="00A82ECC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00AF07E1" w:rsidRPr="00AF07E1" w:rsidRDefault="00AF07E1" w:rsidP="00AF07E1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="003250F7" w14:textId="77777777" w:rsidR="00AF07E1" w:rsidRPr="00AF07E1" w:rsidRDefault="00AF07E1" w:rsidP="00AF07E1">
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AF07E1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71309633" wp14:editId="6FFF22A7">
           <wp:extent cx="1281393" cy="457200"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="3" name="Attēls 3" descr="\\172.16.10.36\APN_koplietojamie\PROJEKTU-KOORDINATORS\Iedzivotaju_padomes_2024\logo\logo_01.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 5" descr="\\172.16.10.36\APN_koplietojamie\PROJEKTU-KOORDINATORS\Iedzivotaju_padomes_2024\logo\logo_01.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -1013,100 +990,100 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1324454" cy="472564"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00B834A8" w:rsidRPr="00AF07E1" w:rsidRDefault="00E57AEB" w:rsidP="00AF07E1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58525FC6" w14:textId="77777777" w:rsidR="00B834A8" w:rsidRPr="00AF07E1" w:rsidRDefault="00AD301F" w:rsidP="00AF07E1">
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="1704979692"/>
         <w:placeholder>
           <w:docPart w:val="082380CE49C94597AC2CB259E6C9CDA2"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00AF07E1" w:rsidRPr="00AF07E1">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>[Rakstiet šeit]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00AF07E1" w:rsidRPr="00AF07E1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00AF07E1" w:rsidRPr="00AF07E1">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29E151E3" wp14:editId="440F36A0">
           <wp:extent cx="2078216" cy="741506"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="7" name="Attēls 7" descr="\\172.16.10.36\APN_koplietojamie\PROJEKTU-KOORDINATORS\Iedzivotaju_padomes_2024\logo\logo_01.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 7" descr="\\172.16.10.36\APN_koplietojamie\PROJEKTU-KOORDINATORS\Iedzivotaju_padomes_2024\logo\logo_01.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -1154,51 +1131,51 @@
         </w:rPr>
         <w:id w:val="968859952"/>
         <w:placeholder>
           <w:docPart w:val="082380CE49C94597AC2CB259E6C9CDA2"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00AF07E1" w:rsidRPr="00AF07E1">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>[Rakstiet šeit]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="93C2FEC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Sarakstanumurs5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="89142388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -1350,232 +1327,235 @@
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D5A6DCA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Sarakstaaizzme"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1303846752">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="940986763">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2054570688">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="102380467">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1417093404">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1887599806">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="71123964">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="114831008">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="98378037">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="742069064">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00876BE1"/>
     <w:rsid w:val="000351C0"/>
     <w:rsid w:val="001635C3"/>
     <w:rsid w:val="001D5B45"/>
     <w:rsid w:val="00212FC8"/>
     <w:rsid w:val="0023295B"/>
     <w:rsid w:val="002A752A"/>
     <w:rsid w:val="003640D2"/>
     <w:rsid w:val="00373061"/>
     <w:rsid w:val="0039607E"/>
     <w:rsid w:val="003A1681"/>
     <w:rsid w:val="003F34EC"/>
+    <w:rsid w:val="00460DDD"/>
     <w:rsid w:val="004864A5"/>
     <w:rsid w:val="004A152B"/>
     <w:rsid w:val="00504461"/>
     <w:rsid w:val="00547810"/>
     <w:rsid w:val="00547B35"/>
     <w:rsid w:val="00553119"/>
     <w:rsid w:val="005633C8"/>
     <w:rsid w:val="005760DC"/>
     <w:rsid w:val="00597246"/>
     <w:rsid w:val="005F6BBA"/>
     <w:rsid w:val="00604635"/>
     <w:rsid w:val="00634329"/>
     <w:rsid w:val="00661932"/>
     <w:rsid w:val="007025DE"/>
     <w:rsid w:val="00765A81"/>
     <w:rsid w:val="007728F0"/>
     <w:rsid w:val="00791271"/>
     <w:rsid w:val="007E689D"/>
     <w:rsid w:val="00840850"/>
     <w:rsid w:val="00876BE1"/>
     <w:rsid w:val="00885D5B"/>
     <w:rsid w:val="00893831"/>
     <w:rsid w:val="008D5551"/>
     <w:rsid w:val="00900447"/>
     <w:rsid w:val="00906977"/>
     <w:rsid w:val="00961D2E"/>
     <w:rsid w:val="00A62850"/>
     <w:rsid w:val="00A62AD4"/>
     <w:rsid w:val="00A62DE4"/>
     <w:rsid w:val="00A63E63"/>
     <w:rsid w:val="00A82ECC"/>
     <w:rsid w:val="00A83F67"/>
     <w:rsid w:val="00A95DC4"/>
+    <w:rsid w:val="00AD301F"/>
     <w:rsid w:val="00AF07E1"/>
     <w:rsid w:val="00AF556B"/>
     <w:rsid w:val="00B033D2"/>
     <w:rsid w:val="00B049A7"/>
     <w:rsid w:val="00B05571"/>
     <w:rsid w:val="00B17A07"/>
     <w:rsid w:val="00B21CAD"/>
     <w:rsid w:val="00B834A8"/>
     <w:rsid w:val="00B862AA"/>
     <w:rsid w:val="00B877B0"/>
     <w:rsid w:val="00BA21E7"/>
     <w:rsid w:val="00C54E4B"/>
     <w:rsid w:val="00C73579"/>
     <w:rsid w:val="00C90F29"/>
     <w:rsid w:val="00D91B70"/>
     <w:rsid w:val="00DB195B"/>
     <w:rsid w:val="00E200A2"/>
     <w:rsid w:val="00E27C48"/>
     <w:rsid w:val="00E57AEB"/>
     <w:rsid w:val="00E733F4"/>
     <w:rsid w:val="00E85770"/>
     <w:rsid w:val="00EA1381"/>
     <w:rsid w:val="00EC7440"/>
     <w:rsid w:val="00F176B5"/>
     <w:rsid w:val="00F73772"/>
     <w:rsid w:val="00F80A50"/>
     <w:rsid w:val="00FA5A23"/>
     <w:rsid w:val="00FE4BDB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="61B7194B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C20D867F-7E90-46B8-A5D2-69D53AD66418}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1907,50 +1887,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A62AD4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts1Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00B049A7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365E60" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
@@ -26825,51 +26806,51 @@
     <w:next w:val="Parasts"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB195B"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fotoattls">
     <w:name w:val="Fotoattēls"/>
     <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00547B35"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="480"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="791510623">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="815727161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -27024,208 +27005,209 @@
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\zanete.grinberga\AppData\Roaming\Microsoft\Templates\Uz&#326;&#275;muma%20skrejlapa.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="082380CE49C94597AC2CB259E6C9CDA2"/>
         <w:category>
           <w:name w:val="Vispārīgi"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FD86E5AA-99C5-4D58-AEBB-65AEB905C238}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E542C8" w:rsidRDefault="00C3561E" w:rsidP="00C3561E">
           <w:pPr>
             <w:pStyle w:val="082380CE49C94597AC2CB259E6C9CDA2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>[Rakstiet šeit]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Meiryo">
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C3561E"/>
     <w:rsid w:val="001F3443"/>
+    <w:rsid w:val="00460DDD"/>
     <w:rsid w:val="00461C3F"/>
     <w:rsid w:val="00950897"/>
     <w:rsid w:val="00B255DA"/>
     <w:rsid w:val="00C3561E"/>
     <w:rsid w:val="00E542C8"/>
     <w:rsid w:val="00EF012B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -27557,124 +27539,92 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5299170140D04A619BBE5AE06E915B59">
-[...31 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="082380CE49C94597AC2CB259E6C9CDA2">
     <w:name w:val="082380CE49C94597AC2CB259E6C9CDA2"/>
     <w:rsid w:val="00C3561E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 84">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="315953"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D3F0ED"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="487F81"/>
       </a:accent1>
       <a:accent2>
@@ -27910,70 +27860,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA3F7D94069FF64A86F7DFF56D60E3BE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c32302c77d4085ecf495bdddb7f5e889">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a4f35948-e619-41b3-aa29-22878b09cfd2" xmlns:ns3="40262f94-9f35-4ac3-9a90-690165a166b7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ab5ae46be95f9d0be6107e8200be7a2" ns2:_="" ns3:_="">
     <xsd:import namespace="a4f35948-e619-41b3-aa29-22878b09cfd2"/>
     <xsd:import namespace="40262f94-9f35-4ac3-9a90-690165a166b7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:VSO_x0020_item_x0020_id" minOccurs="0"/>
                 <xsd:element ref="ns3:Item_x0020_Details" minOccurs="0"/>
                 <xsd:element ref="ns3:Template_x0020_details" minOccurs="0"/>
                 <xsd:element ref="ns3:Assetid_x0020_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a4f35948-e619-41b3-aa29-22878b09cfd2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -28110,90 +28040,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <VSO_x0020_item_x0020_id xmlns="40262f94-9f35-4ac3-9a90-690165a166b7" xsi:nil="true"/>
+    <Assetid_x0020_ xmlns="40262f94-9f35-4ac3-9a90-690165a166b7" xsi:nil="true"/>
+    <Item_x0020_Details xmlns="40262f94-9f35-4ac3-9a90-690165a166b7" xsi:nil="true"/>
+    <Template_x0020_details xmlns="40262f94-9f35-4ac3-9a90-690165a166b7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4EBBBB6-3B3F-4E06-AF21-CA43AAA20C17}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90FB9BDB-407A-47A2-ADC3-921C32ED2158}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a4f35948-e619-41b3-aa29-22878b09cfd2"/>
+    <ds:schemaRef ds:uri="40262f94-9f35-4ac3-9a90-690165a166b7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74B01DC2-1EE7-43F1-8D94-6E9D81960C51}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="40262f94-9f35-4ac3-9a90-690165a166b7"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="a4f35948-e619-41b3-aa29-22878b09cfd2"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90FB9BDB-407A-47A2-ADC3-921C32ED2158}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4EBBBB6-3B3F-4E06-AF21-CA43AAA20C17}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Uzņēmuma skrejlapa</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>602</Words>
   <Characters>344</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>