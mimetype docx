--- v0 (2026-03-22)
+++ v1 (2026-08-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <!-- Generated by Aspose.Words for .NET 24.6.0 -->
   <w:body>
-    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00D90E1D">
+    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00D90E1D" w14:paraId="15D6854A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00270E99">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="847725" cy="1009650"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1" name="Attēls 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Attēls 2"/>
                     <pic:cNvPicPr>
@@ -66,704 +66,1110 @@
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="847725" cy="1009650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00D90E1D">
+    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00D90E1D" w14:paraId="61C412F7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16068">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Latvijas Republika</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D90E1D" w:rsidP="00D90E1D">
+    <w:p w:rsidR="00D90E1D" w:rsidP="00D90E1D" w14:paraId="3A187894" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16068">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>TALSU NOVADA PAŠVALDĪBA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00D90E1D">
+    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00D90E1D" w14:paraId="57D6A05A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16068">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nodokļu maksātāja reģistrācijas Nr.90009113532</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00D90E1D">
+    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00D90E1D" w14:paraId="5FD28DB0" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:ind w:firstLine="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16068">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Kareivju iela 7, Talsi, Talsu nov., LV-3201, tālr. 63232110, e-pasts pasts@talsi.lv</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00D90E1D">
+    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00D90E1D" w14:paraId="2B926F7B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16068">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>RĪKOJUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00D90E1D">
+    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00D90E1D" w14:paraId="2BCB93A8" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16068">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Talsos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00D90E1D">
+    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00D90E1D" w14:paraId="3BEC62EE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="009C087D">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00A529B3" w:rsidP="00A529B3" w14:paraId="5FC5C0AF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>07.07.2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="0004518C">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...8 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0004518C">
-[...4 lines deleted...]
-        <w:t>TNPCP/26/4-4/55/RSJ</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>TNPCP/26/4-4/129/RSJ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A472A" w:rsidP="00D90E1D">
+    <w:p w:rsidR="006A472A" w:rsidP="00D90E1D" w14:paraId="7836C6C0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9071"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="docDate"/>
       <w:bookmarkStart w:id="1" w:name="docNr"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="0004518C" w:rsidP="00D90E1D">
+    <w:p w:rsidR="00E71745" w:rsidRPr="00B16068" w:rsidP="00D90E1D" w14:paraId="6873B201" w14:textId="352B0273">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9071"/>
         </w:tabs>
         <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16068">
+        <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Par</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grozījumiem</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B16068">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Par Talsu novada pašvaldības </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B16068" w:rsidR="002605B6">
+        <w:t xml:space="preserve"> Talsu novada pašvaldības</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF67AE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E179C5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF67AE" w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.03.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E179C5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF67AE" w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. rīkojum</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF67AE" w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF67AE" w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>TNPCP/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E179C5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF67AE" w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/4-4/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E179C5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>55</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF67AE" w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/RSJ </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF67AE" w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Par Talsu novada pašvaldības 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E179C5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF67AE" w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. gada publisko iepirkuma plāna apstiprināšanu</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE56DC" w:rsidRPr="00B16068" w:rsidP="00FE56DC" w14:paraId="3980ACC0" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A472A" w:rsidP="00E23882" w14:paraId="18701A2B" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AA7041" w:rsidRPr="00B16068" w:rsidP="00335BE8" w14:paraId="23A7D583" w14:textId="4C0BA517">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ar 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E179C5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gada </w:t>
+      </w:r>
+      <w:r w:rsidR="00E179C5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">marta Talsu novada pašvaldības </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(turpmāk – Pašvaldība) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izpilddirektora rīkojumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>TNPCP/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E179C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/4-4/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E179C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>55</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/RSJ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apstiprināts </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ašvaldības 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E179C5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. gada publisko iepirkum</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0489F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plāns</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai </w:t>
+      </w:r>
+      <w:r w:rsidR="000067BE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nodrošinātu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533" w:rsidR="000067BE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Publisko iepirkumu likumam atbilstošu preču, pakalpojumu un būvdarbu iegādi</w:t>
+      </w:r>
+      <w:r w:rsidR="000067BE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, saskaņā ar plānoto laika grafiku, nepieciešams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533" w:rsidR="000067BE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533" w:rsidR="00F51501">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">precizēt un aktualizēt informāciju par </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ašvaldībā un </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF67AE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ašvaldības iestādēs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533" w:rsidR="00F51501">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00E179C5">
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B16068" w:rsidR="002605B6">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00260533" w:rsidR="00F51501">
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002605B6">
-[...25 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00FF67AE">
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A472A">
-[...25 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00260533" w:rsidR="00F51501">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>gadā veiktajiem un plānotajiem iepirkumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1804">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00A529B3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>amatojoties uz Pašvaldību likuma 22. panta pirmās daļas 2. punktu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1804">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un Talsu novada pašvaldības nolikuma 16. panta 16.2. punkta 16.2.1. un 16.2.2. apakš</w:t>
+      </w:r>
+      <w:r w:rsidR="00061E6E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1804">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>unktiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00A00C49">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E71745" w:rsidRPr="00B16068" w:rsidP="00D90E1D">
-[...44 lines deleted...]
-    <w:p w:rsidR="006A472A" w:rsidP="003B0233">
+    <w:p w:rsidR="00FE56DC" w:rsidRPr="00B16068" w:rsidP="00FE56DC" w14:paraId="78B6C9B2" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA7041" w:rsidRPr="00B16068" w:rsidP="003B0233">
-[...124 lines deleted...]
-    <w:p w:rsidR="006A472A" w:rsidP="006A472A">
+    <w:p w:rsidR="006A472A" w:rsidP="006A472A" w14:paraId="176499F8" w14:textId="4687DE74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A472A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apstiprinu</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2138">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C2138">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Talsu novada pašvaldības 202</w:t>
       </w:r>
+      <w:r w:rsidR="00E179C5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2138">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C2138">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">gada </w:t>
+      </w:r>
+      <w:r w:rsidR="000067BE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">publisko </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t> </w:t>
-[...13 lines deleted...]
-        <w:t>iepirkumu plānu</w:t>
+        <w:t>iepirkumu plān</w:t>
+      </w:r>
+      <w:r w:rsidR="000067BE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51501">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00333BEF">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (pielikumā</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000067BE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aktuālā redakcija </w:t>
+      </w:r>
+      <w:r w:rsidR="00333BEF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pielikumā</w:t>
       </w:r>
       <w:r w:rsidR="004F151C">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> formātā).</w:t>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A472A" w:rsidP="006A472A">
+    <w:p w:rsidR="006A472A" w:rsidP="006A472A" w14:paraId="09736C94" w14:textId="6B7C2ED9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A472A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Uzdodu </w:t>
       </w:r>
       <w:r w:rsidR="00DB031D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pašvaldības</w:t>
       </w:r>
       <w:r w:rsidRPr="007C0B5D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="000067BE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iestāžu </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">iestādēm un </w:t>
+        <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="00DB031D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrālās pārvaldes struktūrvienību </w:t>
       </w:r>
       <w:r w:rsidRPr="00B16068" w:rsidR="00DB031D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vadītājiem</w:t>
       </w:r>
       <w:r w:rsidR="00DB031D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">iesniegt iepirkuma izsludināšanas iesniegumus un tehnisko dokumentāciju atbilstoši iepirkumu plāna noteiktajam laika grafikam; </w:t>
+        <w:t>iesniegt iepirkum</w:t>
+      </w:r>
+      <w:r w:rsidR="000067BE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izsludināšanas iesniegumus un tehnisko dokumentāciju atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0489F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aktualizētā</w:t>
+      </w:r>
+      <w:r w:rsidR="000067BE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publisko</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0489F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>iepirkumu plān</w:t>
+      </w:r>
+      <w:r w:rsidR="00A529B3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteiktajam laika grafikam</w:t>
+      </w:r>
+      <w:r w:rsidR="000067BE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un Talsu novada domes 15.11.2018. noteikumiem Nr. 5 “Publisko iepirkumu organizēšanas kārtība Talsu novada pašvaldībā”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB031D" w:rsidRPr="0028113F" w:rsidP="00DB031D">
+    <w:p w:rsidR="00DB031D" w:rsidRPr="00260533" w:rsidP="00DB031D" w14:paraId="2C19270F" w14:textId="19F0E8DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Uzdodu</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2138">
         <w:rPr>
           <w:b/>
@@ -812,50 +1218,64 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00E073F4" w:rsidR="006A472A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006A472A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E073F4" w:rsidR="006A472A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">gada </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0489F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aktualizēto </w:t>
+      </w:r>
+      <w:r w:rsidR="00A529B3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">publisko </w:t>
       </w:r>
       <w:r w:rsidR="006A472A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">iepirkumu </w:t>
       </w:r>
       <w:r w:rsidRPr="00E073F4" w:rsidR="006A472A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>plānu</w:t>
       </w:r>
       <w:r w:rsidR="006A472A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E073F4" w:rsidR="006A472A">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -871,533 +1291,586 @@
         <w:t>Pašvaldības</w:t>
       </w:r>
       <w:r w:rsidRPr="00E073F4" w:rsidR="006A472A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pircēja</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2138" w:rsidR="006A472A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> profilā Elektronisko iepirkumu sistēmā: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00996559" w:rsidR="006A472A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://www.eis.gov.lv/EKEIS/Supplier/Organizer/1144</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1804">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nodrošināt tā publicēšanu </w:t>
+      </w:r>
+      <w:r w:rsidR="000067BE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260533">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ašvaldības tīmekļvietnē. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006A472A" w:rsidRPr="0028113F" w:rsidP="006A472A">
+    <w:p w:rsidR="006A472A" w:rsidRPr="0028113F" w:rsidP="006A472A" w14:paraId="5BFC3441" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028113F">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Kontroli par rīkojuma izpildi paturu sev</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A7292" w:rsidP="00E71745">
+    <w:p w:rsidR="004A7292" w:rsidP="00E71745" w14:paraId="756D783A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A43B09" w:rsidRPr="00B16068" w:rsidP="00E71745">
+    <w:p w:rsidR="00A43B09" w:rsidRPr="00B16068" w:rsidP="00E71745" w14:paraId="03AA4861" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D90E1D" w:rsidP="00E71745">
+    <w:p w:rsidR="00D90E1D" w:rsidP="00E71745" w14:paraId="36A755BB" w14:textId="75A7546C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16068">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izpilddirektor</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00335BE8">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00B16068">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B16068">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B16068">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00A00C49">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00B16068">
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidR="00A00C49">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B16068">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001669FA">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>Grohjacka</w:t>
+      <w:r w:rsidR="00335BE8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>M. Grohjacka</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001669FA" w:rsidRPr="00B16068" w:rsidP="00E71745">
+    <w:p w:rsidR="001669FA" w:rsidRPr="00B16068" w:rsidP="00E71745" w14:paraId="4C90AC04" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0054536F" w:rsidRPr="0054536F" w:rsidP="0054536F">
+    <w:p w:rsidR="0054536F" w:rsidRPr="0054536F" w:rsidP="0054536F" w14:paraId="6524016C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Riekstiņa-Sniedziņa</w:t>
       </w:r>
       <w:r w:rsidRPr="0054536F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>781081</w:t>
       </w:r>
       <w:r w:rsidRPr="0054536F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71745" w:rsidRPr="0020569E" w:rsidP="0054536F">
+    <w:p w:rsidR="00E71745" w:rsidRPr="0020569E" w:rsidP="0054536F" w14:paraId="3157829F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="0020569E" w:rsidR="003800F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>kristine.riekstina@talsi.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0020569E" w:rsidR="003800F1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0020569E" w:rsidR="0054536F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0054536F" w:rsidRPr="00B16068" w:rsidP="0054536F">
+    <w:p w:rsidR="0054536F" w:rsidRPr="00B16068" w:rsidP="0054536F" w14:paraId="053AE74E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00E71745">
+    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00E71745" w14:paraId="3FC85123" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00E71745">
+    <w:p w:rsidR="00D90E1D" w:rsidRPr="00335BE8" w:rsidP="00E71745" w14:paraId="02DD6F3B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B16068">
+      <w:r w:rsidRPr="00335BE8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Rīkojumu nosūtīt:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00D90E1D">
+    <w:p w:rsidR="00D90E1D" w:rsidRPr="00335BE8" w:rsidP="00D90E1D" w14:paraId="0400D0CD" w14:textId="5AA295F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00335BE8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Centrālās pārvaldes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B16068" w:rsidR="00BF272F">
+      <w:r w:rsidRPr="00335BE8" w:rsidR="00BF272F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nodaļu vadītājiem;</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335BE8" w:rsidR="000067BE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">struktūrvienību </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335BE8" w:rsidR="00BF272F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vadītājiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D90E1D" w:rsidRPr="00B16068" w:rsidP="00D90E1D">
+    <w:p w:rsidR="00D90E1D" w:rsidRPr="00335BE8" w:rsidP="00D90E1D" w14:paraId="2E56FBF4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00335BE8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B16068" w:rsidR="00E71745">
+      <w:r w:rsidRPr="00335BE8" w:rsidR="00E71745">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ārvalžu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B16068" w:rsidR="00BF272F">
+      <w:r w:rsidRPr="00335BE8" w:rsidR="00BF272F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vadītājiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A2DF1" w:rsidRPr="000C6E25" w:rsidP="000C6E25">
+    <w:p w:rsidR="000067BE" w:rsidRPr="00335BE8" w:rsidP="000C6E25" w14:paraId="6CD3EB10" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B16068">
+      <w:r w:rsidRPr="00335BE8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Iestāžu vadītājiem</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000C6E25">
+        <w:t>Iestāžu vadītājiem;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A2DF1" w:rsidRPr="00335BE8" w:rsidP="00B24866" w14:paraId="5A0C81F1" w14:textId="4A21EC6E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>.</w:t>
-      </w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sectPr w:rsidSect="001669FA">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00820359">
+  <w:p w:rsidR="00820359" w14:paraId="6D7D1B64" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00820359">
+  <w:p w:rsidR="00820359" w14:paraId="7390AF81" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="0047120F"/>
-  <w:p w:rsidR="000A2830">
+  <w:p w:rsidR="0047120F" w14:paraId="10A9E286" w14:textId="77777777"/>
+  <w:p w:rsidR="001D406A" w14:paraId="6063EF7E" w14:textId="140FE609">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="0047120F">
+  <w:p w:rsidR="0047120F" w14:paraId="730646D1" w14:textId="77777777">
     <w:r>
-      <w:t xml:space="preserve">          Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
+      <w:t xml:space="preserve">          Šis dokuments ir parakstīts ar drošu </w:t>
+    </w:r>
+    <w:r>
+      <w:t>elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="065E7A27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="726655F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -2466,473 +2939,409 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="95"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="1" w:directFormattingOnParagraphs="1" w:directFormattingOnRuns="1" w:directFormattingOnTables="1" w:headingStyles="0" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="1" w:visibleStyles="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="57"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD311E"/>
-    <w:rsid w:val="00032B38"/>
-    <w:rsid w:val="0004518C"/>
+    <w:rsid w:val="000067BE"/>
     <w:rsid w:val="0005299A"/>
     <w:rsid w:val="00056C41"/>
+    <w:rsid w:val="00061E6E"/>
     <w:rsid w:val="00095483"/>
-    <w:rsid w:val="000A2830"/>
     <w:rsid w:val="000C6E25"/>
     <w:rsid w:val="000D3447"/>
     <w:rsid w:val="000E018D"/>
     <w:rsid w:val="00100BD7"/>
     <w:rsid w:val="00111101"/>
+    <w:rsid w:val="00111411"/>
     <w:rsid w:val="00114A62"/>
     <w:rsid w:val="001239B7"/>
     <w:rsid w:val="00124AC2"/>
     <w:rsid w:val="001458A0"/>
     <w:rsid w:val="00147EC6"/>
     <w:rsid w:val="001654C4"/>
     <w:rsid w:val="001669FA"/>
     <w:rsid w:val="00183D44"/>
     <w:rsid w:val="00185677"/>
     <w:rsid w:val="001A59E5"/>
     <w:rsid w:val="001A69C9"/>
     <w:rsid w:val="001A766F"/>
     <w:rsid w:val="001B2C47"/>
     <w:rsid w:val="001D1E53"/>
+    <w:rsid w:val="001D406A"/>
     <w:rsid w:val="001D4C18"/>
     <w:rsid w:val="001D569D"/>
     <w:rsid w:val="001D62B9"/>
     <w:rsid w:val="001E79D0"/>
     <w:rsid w:val="00202D36"/>
     <w:rsid w:val="0020569E"/>
     <w:rsid w:val="00211C92"/>
     <w:rsid w:val="00236C46"/>
+    <w:rsid w:val="00260533"/>
     <w:rsid w:val="002605B6"/>
     <w:rsid w:val="0028113F"/>
     <w:rsid w:val="0028373E"/>
     <w:rsid w:val="00283FD0"/>
     <w:rsid w:val="002959D5"/>
     <w:rsid w:val="002A2C4C"/>
     <w:rsid w:val="002B1EB2"/>
     <w:rsid w:val="002D0C82"/>
     <w:rsid w:val="002E0445"/>
     <w:rsid w:val="002F5932"/>
     <w:rsid w:val="00325F1B"/>
     <w:rsid w:val="00325F1F"/>
     <w:rsid w:val="00326FCC"/>
     <w:rsid w:val="00333BEF"/>
+    <w:rsid w:val="00335BE8"/>
     <w:rsid w:val="0034559E"/>
     <w:rsid w:val="00350F0F"/>
     <w:rsid w:val="00354DAF"/>
     <w:rsid w:val="00361D9B"/>
     <w:rsid w:val="00374843"/>
     <w:rsid w:val="003762CF"/>
     <w:rsid w:val="00376B95"/>
     <w:rsid w:val="00377247"/>
     <w:rsid w:val="003800F1"/>
     <w:rsid w:val="00384D3F"/>
     <w:rsid w:val="00385C35"/>
     <w:rsid w:val="00396CB4"/>
     <w:rsid w:val="003A2DF1"/>
     <w:rsid w:val="003B0233"/>
     <w:rsid w:val="003C4E0A"/>
     <w:rsid w:val="003D0105"/>
     <w:rsid w:val="00412483"/>
     <w:rsid w:val="00442A62"/>
     <w:rsid w:val="00443D43"/>
     <w:rsid w:val="00462812"/>
     <w:rsid w:val="0047120F"/>
     <w:rsid w:val="00480DBD"/>
     <w:rsid w:val="00491BA9"/>
     <w:rsid w:val="00495442"/>
     <w:rsid w:val="004A7292"/>
     <w:rsid w:val="004C0C2B"/>
     <w:rsid w:val="004C72CB"/>
     <w:rsid w:val="004D0034"/>
     <w:rsid w:val="004D7011"/>
     <w:rsid w:val="004F151C"/>
+    <w:rsid w:val="00502033"/>
     <w:rsid w:val="00502793"/>
     <w:rsid w:val="00514DB1"/>
     <w:rsid w:val="005303BF"/>
     <w:rsid w:val="0054536F"/>
     <w:rsid w:val="0057421A"/>
     <w:rsid w:val="0058146E"/>
     <w:rsid w:val="00595EB3"/>
     <w:rsid w:val="005B681F"/>
     <w:rsid w:val="005C1CBA"/>
     <w:rsid w:val="005E41B2"/>
     <w:rsid w:val="00604B13"/>
     <w:rsid w:val="006175E0"/>
+    <w:rsid w:val="0064399E"/>
     <w:rsid w:val="006514D5"/>
     <w:rsid w:val="006803E3"/>
     <w:rsid w:val="006846F0"/>
     <w:rsid w:val="00697888"/>
     <w:rsid w:val="006A472A"/>
     <w:rsid w:val="006B25E6"/>
     <w:rsid w:val="006C0721"/>
     <w:rsid w:val="006D309F"/>
     <w:rsid w:val="006D3393"/>
     <w:rsid w:val="006E02CD"/>
     <w:rsid w:val="006F16B7"/>
     <w:rsid w:val="006F361D"/>
     <w:rsid w:val="006F42BD"/>
     <w:rsid w:val="006F5F32"/>
     <w:rsid w:val="007033CE"/>
     <w:rsid w:val="00717B5F"/>
-    <w:rsid w:val="00725A94"/>
+    <w:rsid w:val="00726D5E"/>
     <w:rsid w:val="00735341"/>
+    <w:rsid w:val="007366EC"/>
     <w:rsid w:val="00771EFA"/>
     <w:rsid w:val="00794334"/>
     <w:rsid w:val="007A5907"/>
     <w:rsid w:val="007B0786"/>
     <w:rsid w:val="007C0B5D"/>
     <w:rsid w:val="007C1466"/>
     <w:rsid w:val="007C20D2"/>
     <w:rsid w:val="007C35E8"/>
     <w:rsid w:val="007C7A2A"/>
     <w:rsid w:val="007D68C9"/>
     <w:rsid w:val="007E6BD2"/>
     <w:rsid w:val="007F6A4F"/>
     <w:rsid w:val="00820359"/>
     <w:rsid w:val="0082101E"/>
     <w:rsid w:val="00853634"/>
     <w:rsid w:val="00854E44"/>
     <w:rsid w:val="008638DD"/>
     <w:rsid w:val="0087561D"/>
     <w:rsid w:val="0087717B"/>
     <w:rsid w:val="008A0CD3"/>
     <w:rsid w:val="008A409D"/>
     <w:rsid w:val="008B402C"/>
     <w:rsid w:val="008C1DBA"/>
     <w:rsid w:val="008C7362"/>
     <w:rsid w:val="008D1A55"/>
     <w:rsid w:val="008D241C"/>
     <w:rsid w:val="008E671B"/>
     <w:rsid w:val="009620D7"/>
     <w:rsid w:val="00972289"/>
     <w:rsid w:val="00972D35"/>
     <w:rsid w:val="00974B5A"/>
     <w:rsid w:val="009915FB"/>
     <w:rsid w:val="00996559"/>
     <w:rsid w:val="00997346"/>
-    <w:rsid w:val="009A3CC8"/>
     <w:rsid w:val="009C087D"/>
     <w:rsid w:val="009C2138"/>
     <w:rsid w:val="009D1905"/>
     <w:rsid w:val="009D1B9C"/>
     <w:rsid w:val="009D7CD2"/>
     <w:rsid w:val="009E29F2"/>
     <w:rsid w:val="009F049C"/>
     <w:rsid w:val="00A00C49"/>
     <w:rsid w:val="00A1583B"/>
     <w:rsid w:val="00A205C1"/>
     <w:rsid w:val="00A21D93"/>
     <w:rsid w:val="00A2679C"/>
     <w:rsid w:val="00A32284"/>
     <w:rsid w:val="00A41A35"/>
     <w:rsid w:val="00A43B09"/>
+    <w:rsid w:val="00A529B3"/>
     <w:rsid w:val="00A549C1"/>
     <w:rsid w:val="00A73987"/>
     <w:rsid w:val="00A75A5D"/>
     <w:rsid w:val="00A84E02"/>
     <w:rsid w:val="00A903C7"/>
     <w:rsid w:val="00A92ADD"/>
     <w:rsid w:val="00A97936"/>
     <w:rsid w:val="00AA7041"/>
     <w:rsid w:val="00AB3314"/>
     <w:rsid w:val="00AB73A6"/>
+    <w:rsid w:val="00AC1804"/>
     <w:rsid w:val="00AD1063"/>
     <w:rsid w:val="00AE71F6"/>
     <w:rsid w:val="00B16068"/>
+    <w:rsid w:val="00B24866"/>
     <w:rsid w:val="00B321B6"/>
     <w:rsid w:val="00B3583C"/>
     <w:rsid w:val="00B748F4"/>
     <w:rsid w:val="00B94E1E"/>
     <w:rsid w:val="00BA7C2F"/>
-    <w:rsid w:val="00BC3C18"/>
     <w:rsid w:val="00BF272F"/>
     <w:rsid w:val="00BF69B9"/>
     <w:rsid w:val="00BF7E61"/>
     <w:rsid w:val="00C036B0"/>
     <w:rsid w:val="00C05041"/>
+    <w:rsid w:val="00C27307"/>
     <w:rsid w:val="00C42029"/>
     <w:rsid w:val="00C46A7A"/>
+    <w:rsid w:val="00C56905"/>
     <w:rsid w:val="00C62A6F"/>
-    <w:rsid w:val="00C670AE"/>
     <w:rsid w:val="00C67E40"/>
     <w:rsid w:val="00C75721"/>
     <w:rsid w:val="00C80C7E"/>
     <w:rsid w:val="00CA55D7"/>
     <w:rsid w:val="00CB09E4"/>
     <w:rsid w:val="00CB2982"/>
     <w:rsid w:val="00CB6240"/>
     <w:rsid w:val="00CD0DDD"/>
     <w:rsid w:val="00CE13CC"/>
     <w:rsid w:val="00D07D75"/>
     <w:rsid w:val="00D41C19"/>
     <w:rsid w:val="00D43058"/>
     <w:rsid w:val="00D46951"/>
     <w:rsid w:val="00D90E1D"/>
     <w:rsid w:val="00D96835"/>
     <w:rsid w:val="00DB031D"/>
     <w:rsid w:val="00DD311E"/>
     <w:rsid w:val="00DE0A1D"/>
-    <w:rsid w:val="00E009D0"/>
     <w:rsid w:val="00E03910"/>
+    <w:rsid w:val="00E0489F"/>
     <w:rsid w:val="00E073F4"/>
     <w:rsid w:val="00E158EB"/>
+    <w:rsid w:val="00E179C5"/>
     <w:rsid w:val="00E20292"/>
+    <w:rsid w:val="00E23882"/>
     <w:rsid w:val="00E247A5"/>
     <w:rsid w:val="00E56FE7"/>
     <w:rsid w:val="00E6071F"/>
     <w:rsid w:val="00E611E9"/>
     <w:rsid w:val="00E71745"/>
     <w:rsid w:val="00E754E0"/>
     <w:rsid w:val="00E77495"/>
     <w:rsid w:val="00EB1AF8"/>
     <w:rsid w:val="00EC421C"/>
     <w:rsid w:val="00EE484E"/>
     <w:rsid w:val="00EF36F2"/>
     <w:rsid w:val="00F02500"/>
     <w:rsid w:val="00F219DC"/>
     <w:rsid w:val="00F243B8"/>
     <w:rsid w:val="00F4187C"/>
     <w:rsid w:val="00F41953"/>
+    <w:rsid w:val="00F51501"/>
     <w:rsid w:val="00F64362"/>
     <w:rsid w:val="00F70012"/>
     <w:rsid w:val="00F87617"/>
     <w:rsid w:val="00F94736"/>
     <w:rsid w:val="00FA6AE0"/>
     <w:rsid w:val="00FB21AC"/>
     <w:rsid w:val="00FD4857"/>
     <w:rsid w:val="00FE56DC"/>
     <w:rsid w:val="00FF1117"/>
+    <w:rsid w:val="00FF67AE"/>
     <w:rsid w:val="00FF7AE7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w14:docId w14:val="14C58A37"/>
-  <w15:docId w15:val="{A265A262-C8C1-493E-A989-930ED8752FA2}"/>
+  <w14:docId w14:val="221CF3BE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3E4756F4-E85C-41CF-BDE3-CAD16DB0CBF9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...22 lines deleted...]
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...22 lines deleted...]
-    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
-    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...10 lines deleted...]
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...9 lines deleted...]
-    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3351,52 +3760,52 @@
     <w:basedOn w:val="KomentratekstsRakstz"/>
     <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="00A92ADD"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Neatrisintapieminana2">
     <w:name w:val="Neatrisināta pieminēšana2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E158EB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="markedcontent">
     <w:name w:val="markedcontent"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="000C6E25"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Neatrisintapieminana3">
-    <w:name w:val="Neatrisināta pieminēšana3"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003800F1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00183D44"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
@@ -3658,85 +4067,85 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83517372-8A74-41E2-B371-B2EB48109699}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32086F66-0454-4693-8687-114370927AF9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>624</Characters>
+  <Pages>2</Pages>
+  <Words>230</Words>
+  <Characters>1963</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1713</CharactersWithSpaces>
+  <CharactersWithSpaces>2189</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Daniels Petersons</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>