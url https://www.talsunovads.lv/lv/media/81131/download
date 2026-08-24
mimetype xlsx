--- v0 (2026-03-22)
+++ v1 (2026-08-24)
@@ -1,687 +1,396 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://visvaris.lv/webdav/wordstorage/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.44\TNP_Faili\Iepirkumi\IEPIRKUMU_PLANS_2026\Rīkojumi\grozijumi_junijs\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" activeTab="0"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8940" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Iepirkumu plāns 2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="626" uniqueCount="280">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="605" uniqueCount="234">
   <si>
     <t>Pakalpojums</t>
   </si>
   <si>
     <t>71200000-0</t>
   </si>
   <si>
     <t>PIL 9. panta kārtībā</t>
   </si>
   <si>
     <t>Būvuzraudzības pakalpojums "Pastaigu laipas uz jūru izbūve Mērsragā" būvdarbiem</t>
   </si>
   <si>
     <t>Būvdarbi</t>
   </si>
   <si>
     <t>45000000-7</t>
   </si>
   <si>
     <t>Atklāts konkurss</t>
   </si>
   <si>
     <t>Būvdarbi "Pastaigu laipas uz jūru izbūve Mērsragā"</t>
   </si>
   <si>
     <t xml:space="preserve">Pakalpojums </t>
   </si>
   <si>
     <t>Būvuzraudzības pakalpojums "Gājēju tilta pār Rojas upi atjaunošana Rojā" būvdarbiem</t>
   </si>
   <si>
     <t>Būvdarbi "Gājēju tilta pār Rojas upi atjaunošana Rojā"</t>
   </si>
   <si>
-    <t>Novembris</t>
-[...1 lines deleted...]
-  <si>
     <t>90600000-3</t>
   </si>
   <si>
     <t xml:space="preserve">Talsu pilsētas ielu, laukumu un teritorijas uzturēšanas pakalpojums </t>
   </si>
   <si>
     <t>Talsu novada pašvaldības Talsu pilsētas pārvalde</t>
   </si>
   <si>
     <t>Būvdarbi/ Pakalpojums</t>
   </si>
   <si>
     <t>50232100-1 45316110-9</t>
   </si>
   <si>
     <t>Talsu pilsētas ielu apgaismojuma tīklu apsaimniekošana un remonts</t>
   </si>
   <si>
-    <t>Oktobris</t>
-[...1 lines deleted...]
-  <si>
     <t>85100000-0</t>
   </si>
   <si>
     <t xml:space="preserve">PIL 10. pants </t>
   </si>
   <si>
     <t xml:space="preserve">Attālinātie medicīnas pakalpojumi </t>
   </si>
   <si>
     <t>Pansionāts "Lauciene"</t>
   </si>
   <si>
-    <t>Septembris</t>
-[...1 lines deleted...]
-  <si>
     <t>77340000-5 </t>
   </si>
   <si>
     <t xml:space="preserve">Talsu pilsētas apstādījumu kopšana </t>
   </si>
   <si>
-    <t>102</t>
-[...1 lines deleted...]
-  <si>
     <t>90000000-7</t>
   </si>
   <si>
     <t>Talsu pilsētas lietusūdens novadgrāvju uzturēšana</t>
   </si>
   <si>
-    <t>101</t>
-[...1 lines deleted...]
-  <si>
     <t>Piegādes</t>
   </si>
   <si>
     <t>34100000-8</t>
   </si>
   <si>
-    <t>Transportlīdzekļa iegāde/noma Talsu novada pašvaldības vajadzībām</t>
-[...1 lines deleted...]
-  <si>
     <t>Talsu novada pašvaldības Nekustamo īpašumu un vides aizsardzības departaments</t>
   </si>
   <si>
-    <t>100</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">90620000-9     34927100-2 </t>
   </si>
   <si>
     <t>Talsu novada pašvaldības ceļu ziemas uzturēšanas pakalpojums 2026.- 2028.gada sezonai</t>
   </si>
   <si>
-    <t>98</t>
-[...1 lines deleted...]
-  <si>
     <t>71242000-6</t>
   </si>
   <si>
     <t>Būvprojekta "Sabiles tilta atjaunošana" aktualizācija</t>
   </si>
   <si>
-    <t>97</t>
-[...1 lines deleted...]
-  <si>
     <t>Līdzdalības budžeta projekti</t>
   </si>
   <si>
-    <t>Jūlijs</t>
-[...7 lines deleted...]
-  <si>
     <t>Mobilo sakaru un datu pārraides pakalpojuma nodrošināšana Talsu novada pašvaldības vajadzībām</t>
   </si>
   <si>
     <t>Talsu novada pašvaldības Informācijas un komunikācijas tehnoloģiju nodaļa</t>
   </si>
   <si>
-    <t>Balgales pagasta grants ceļu tehniskā stāvokļa uzlabošanas</t>
-[...1 lines deleted...]
-  <si>
     <t>Talsu novada pašvaldības Laucienes apvienības pārvalde</t>
   </si>
   <si>
     <t xml:space="preserve">98370000-7  98371120-1 </t>
   </si>
   <si>
     <t xml:space="preserve">Talsu novada bezpiederīgo mirušo, apbedīšanas pakalpojumus un kapavietu labiekārtošanas darbus </t>
   </si>
   <si>
     <t>Piegāde</t>
   </si>
   <si>
     <t>15000000-8</t>
   </si>
   <si>
     <t>Pārtikas produktu piegāde Talsu novada pašvaldības izglītības iestādēm atbilstoši zaļā publiskā iepirkuma kritērijiem</t>
   </si>
   <si>
-    <t>Veloceliņa Talsi - Pastende projektēšana</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Būvdarbi </t>
   </si>
   <si>
-    <t>87</t>
-[...1 lines deleted...]
-  <si>
     <t>Liedaga dambis divkārtu apstrāde, Stāvlaukumu pie jūras labiekārtojuma atjaunošana</t>
   </si>
   <si>
-    <t>86</t>
-[...1 lines deleted...]
-  <si>
     <t>77230000-1</t>
   </si>
   <si>
     <t>Agrotehniskā kopšana mežos</t>
   </si>
   <si>
-    <t>85</t>
-[...1 lines deleted...]
-  <si>
     <t>66515200-5</t>
   </si>
   <si>
     <t>Talsu novada pašvaldības nekustamā un kustamā īpašuma apdrošināšana</t>
   </si>
   <si>
-    <t>84</t>
-[...1 lines deleted...]
-  <si>
     <t>71250000-5</t>
   </si>
   <si>
     <t>Zemes kadastrālās uzmērīšanas darbi Talsu novada pašvaldības vajadzībām</t>
   </si>
   <si>
-    <t>83</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Talsu novada pašvaldības Valdemārpils apvienības pārvalde </t>
   </si>
   <si>
-    <t>82</t>
-[...10 lines deleted...]
-  <si>
     <t>Talsu novada pašvaldības Valdemārpils apvienības pārvalde</t>
   </si>
   <si>
-    <t>80</t>
-[...1 lines deleted...]
-  <si>
     <t>90910000-9</t>
   </si>
   <si>
-    <t>Talsu pilsētas sporta bāžu telpu  ikdienas uzkopšanas pakalpojums</t>
-[...4 lines deleted...]
-  <si>
     <t>09111400-4</t>
   </si>
   <si>
-    <t>Kokskaidu granulu piegāde Talsu novada pašvaldības vajadzībām</t>
-[...4 lines deleted...]
-  <si>
     <t>30231300-0</t>
   </si>
   <si>
     <t xml:space="preserve">DIS </t>
   </si>
   <si>
     <t>Interaktīvo ekrānu iegāde Talsu novada izglītības iestādēm</t>
   </si>
   <si>
-    <t>77</t>
-[...4 lines deleted...]
-  <si>
     <t>30125100-2</t>
   </si>
   <si>
-    <t>Tintes un toneru kasetņu iegāde, lietotu kasetņu atjaunošana un uzpilde</t>
-[...4 lines deleted...]
-  <si>
     <t>71247000-1</t>
   </si>
   <si>
-    <t>75</t>
-[...28 lines deleted...]
-  <si>
     <t>55500000-5</t>
   </si>
   <si>
     <t xml:space="preserve">Atklāts konkurss </t>
   </si>
   <si>
     <t xml:space="preserve">Ēdināšanas pakalpojumi Talsu novada pašvaldiības izglītības iestādēm (centralizēts) </t>
-  </si>
-[...1 lines deleted...]
-    <t>70</t>
   </si>
   <si>
     <t>45331110-0
 44621220-7</t>
-  </si>
-[...13 lines deleted...]
-    <t>67</t>
   </si>
   <si>
     <t>31000000-6
 51313000-9
 44210000-5</t>
   </si>
   <si>
     <t>Galvenā skatuves montāža un tās tehniskais nodrošinājums Talsu pilsētas svētku ietvaros Talsu pilsētas laukumā</t>
   </si>
   <si>
     <t>Talsu novada pašvaldības Talsu Kultūras centrs</t>
   </si>
   <si>
-    <t>66</t>
-[...1 lines deleted...]
-  <si>
     <t>60172000-4</t>
   </si>
   <si>
-    <t>Transporta pakalpojumi Talsu novada pašvaldības struktūrvienību vajadzībām</t>
-[...4 lines deleted...]
-  <si>
     <t>90900000-6</t>
   </si>
   <si>
     <t>Sabiedrisko tualešu apsaimniekošana Talsu pilsētā 2026. gadā</t>
   </si>
   <si>
-    <t>64</t>
-[...7 lines deleted...]
-  <si>
     <t>66514110-0</t>
   </si>
   <si>
     <t>Talsu novada pašvaldības autotransporta un traktortehnikas OCTA un KASKO apdrošināšana</t>
   </si>
   <si>
-    <t>62</t>
-[...4 lines deleted...]
-  <si>
     <t>50100000-6</t>
   </si>
   <si>
-    <t>Autobusu remonts un to apkope</t>
-[...4 lines deleted...]
-  <si>
     <t>77341000-2</t>
   </si>
   <si>
     <t xml:space="preserve">Koku kopšanas pakalpojums </t>
   </si>
   <si>
-    <t>60</t>
-[...10 lines deleted...]
-  <si>
     <t>45331100-7</t>
   </si>
   <si>
-    <t>Siltummezglu ierīkošana Talsu novada pašvaldības iestādēs</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Transporta uzturēšanas un remonta pakalpojumi </t>
   </si>
   <si>
-    <t>57</t>
-[...1 lines deleted...]
-  <si>
     <t>79823000-9</t>
   </si>
   <si>
     <t xml:space="preserve">Atklāts konkurss  </t>
   </si>
   <si>
     <t xml:space="preserve">Informatīvā izdevuma “Talsu Novada Ziņas” tipogrāfiska iespiešana un izplatīšana </t>
   </si>
   <si>
     <t>Talsu novada pašvaldības Administratīvā departamenta Sabiedrisko attiecību  nodaļa</t>
   </si>
   <si>
-    <t>56</t>
-[...1 lines deleted...]
-  <si>
     <t>37400000-2</t>
   </si>
   <si>
     <t xml:space="preserve">Sporta inventāra iegāde </t>
   </si>
   <si>
-    <t>55</t>
-[...4 lines deleted...]
-  <si>
     <t>Būvniecības ieceres dokumentācijas "Talsu mākslas skolas pārbūve, Lielā iela 27, Talsi" izstrāde</t>
   </si>
   <si>
-    <t>53</t>
-[...1 lines deleted...]
-  <si>
     <t>35000000-4</t>
   </si>
   <si>
-    <t>Patvertņu pielāgošana Talsu novadā-aprīkojuma iegāde</t>
-[...4 lines deleted...]
-  <si>
     <t>Patvertņu pielāgošana Talsu novadā-telpu pielāgošana, būvuzraudzība</t>
   </si>
   <si>
-    <t>51</t>
-[...1 lines deleted...]
-  <si>
     <t>Telpu pielāgošana patvertņu izveidošanai Talsu novadā, būvdarbi</t>
   </si>
   <si>
-    <t>50</t>
-[...7 lines deleted...]
-  <si>
     <t>Būvniecības dokumentācijas "Gājēju tilta pār Rojas upi atjaunošana Rojā" izstrāde</t>
   </si>
   <si>
-    <t>48</t>
-[...4 lines deleted...]
-  <si>
     <t>Atmodas ielas, Talsi  novadgrāvja izbūve</t>
   </si>
   <si>
     <t>Dundagas bibliotēkas remonts (projekta ietvaros)</t>
   </si>
   <si>
-    <t>Remonta darbi iekštelpās (Valdgales tautas nams mazā zāle, PII grupiņas remonts, Valdgales bibliotēkas 4 durvju nomaiņa)</t>
-[...10 lines deleted...]
-  <si>
     <t>90712000-1</t>
   </si>
   <si>
     <t>Firksu nama "Villa Hochheim" parka rekonstrukcijas projekta izstrāde</t>
   </si>
   <si>
     <t xml:space="preserve">Talsu novada būvvalde </t>
   </si>
   <si>
     <t>71314300-5</t>
   </si>
   <si>
     <t>Energosertifikātu un to pārskatu izstrāde Talsu novada pašvaldības ēkām</t>
   </si>
   <si>
     <t>71630000-3</t>
   </si>
   <si>
     <t>Zemējuma un zibensaizsardzības ierīču pārbaudes un elektroinstalācijas izolācijas pretestības mērījumu veikšana Talsu novada pašvaldības ēkām</t>
   </si>
   <si>
     <t>Jumta seguma nomaiņa ēdnīcas un ēdamzāles korpusam (Talsu iela 18) Dundagas vidusskola</t>
   </si>
   <si>
     <t>85300000-2</t>
   </si>
   <si>
-    <t>Grupu mājas (dzīvokļa) pakalpojumu — personām ar garīga rakstura traucējumiem</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Talsu novada Sociālais dienests </t>
   </si>
   <si>
     <t xml:space="preserve">Būvuzraudzība Kāpņu atjaunošana Ezeru iela 7, Talsi  būvniecības dokumentācijas izstrāde un būvdarbi </t>
   </si>
   <si>
     <t xml:space="preserve">Kāpņu atjaunošana Ezeru iela 7, Talsi  būvniecības dokumentācijas izstrāde un būvdarbi </t>
   </si>
   <si>
     <t>Būvuzraudzība Atbalsta sienas izbūve Ezeru iela 7, Talsi</t>
   </si>
   <si>
-    <t xml:space="preserve">Atbalsta sienas izbūve Ezeru iela 7, Talsi būvdarbi </t>
-[...1 lines deleted...]
-  <si>
     <t>Būvdarbi "Sabiles MKTC logu atjaunošana"</t>
   </si>
   <si>
-    <t>Būvniecības dokumentācijas "Rojas vidusskolas  sporta zāles pārbūve" izstrāde</t>
-[...1 lines deleted...]
-  <si>
     <t>Būvuzraudzība Talsu tirgus teritorijas atjaunošana un labiekārtošana</t>
   </si>
   <si>
     <t>Talsu tirgus teritorijas atjaunošana un labiekārtošana</t>
   </si>
   <si>
     <t>Būvuzraudzība Tilta pār Rojas upi nojaukšana un jaunas caurtekas izbūve Valdgales pagastā, Talsu novadā</t>
   </si>
   <si>
     <t xml:space="preserve">Tilta pār Rojas upi nojaukšana un jaunas caurtekas izbūve Valdgales pagastā, Talsu novadā projektēt un būvēt </t>
   </si>
   <si>
-    <t>Pakalpojums/ Piegāde</t>
-[...1 lines deleted...]
-  <si>
     <t>18530000-3 39294100-0</t>
   </si>
   <si>
-    <t>Suvenīru un reprezentatīvo materiālu iegāde un apdruka Talsu novada  tēla popularizēšanas veicināšanai (centralizēts)</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">39800000-0 44000000-0 39224300-1 </t>
   </si>
   <si>
     <t xml:space="preserve">Atklāts konkurss (Vispārīgā vienošanās) </t>
   </si>
   <si>
     <t xml:space="preserve">Saimniecības preču, remonta, celtniecības materiālu un citu iestāžu darbībai nepieciešamo preču iegāde Talsu novada pašvaldības iestāžu vajadzībām (centralizēts) </t>
   </si>
   <si>
     <t xml:space="preserve">90610000-6 </t>
   </si>
   <si>
     <t>Atklātais konkurss</t>
   </si>
   <si>
     <t>Rojas pagasta administratīvās teritorijas kopšanas un uzturēšanas darbi</t>
   </si>
   <si>
     <t>Ielu apgaismojuma izbūve Talsu pilsētā - Kļavu ielā, Pļavu ielā un 4.maija ielā</t>
   </si>
   <si>
     <t xml:space="preserve">Talsu novada pašvaldības Talsu pilsētas pārvalde </t>
   </si>
   <si>
     <t>Jauna dūmvada projektēšana un izbūve Tiņģeres muižas vajadzībām</t>
@@ -710,53 +419,50 @@
   <si>
     <t xml:space="preserve">Atpūtas vietas "Smaidu placis" - būvniecības dokumentācijas izstrāde un būvdarbi (līdzdalības projekti) </t>
   </si>
   <si>
     <t>37535200-9</t>
   </si>
   <si>
     <t xml:space="preserve">Rotaļu un labiekārtojuma elementu piegāde un uzstādīšana Talsos un Vandzenē, Talsu novadā (līdzdalības projekti) </t>
   </si>
   <si>
     <t>Būvuzraudzības pakalpojumi "Sociālo mājokļu atjaunošana Talsu novadā, 2. kārta" būvdarbiem</t>
   </si>
   <si>
     <t>Sociālo mājokļu atjaunošana Talsu novadā, 2. kārta</t>
   </si>
   <si>
     <t>Būvuzraudzības pakalpojums "Telpu pielāgošana sabiedrībā balstītu sociālo pakalpojumu pieejamības palielināšanai Bānīša ielā 4, Dundagā" būvdarbiem</t>
   </si>
   <si>
     <t>Būvuzraudzības pakalpojums "Ūdensvada un hidranta izbūve Eksporta ielā, Talsos" būvdarbiem</t>
   </si>
   <si>
     <t>Būvdarbi "Ūdensvada un hidranta izbūve Eksporta ielā, Talsos projekta "Infrastruktūras izveide uzņēmējdarbības attīstībai Talsu pilsētā" ietvaros"</t>
   </si>
   <si>
-    <t>Februāris</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">45221119-9 </t>
   </si>
   <si>
     <t>Tiltu remonts Valdemārpils apvienības pārvaldes teritorijā</t>
   </si>
   <si>
     <t>Pakalpojums/ Piegādes</t>
   </si>
   <si>
     <t>Energoefektīvu gaismekļu uzstādīšana Talsu novada pašvaldības iestādēs</t>
   </si>
   <si>
     <t xml:space="preserve">90511300-5 </t>
   </si>
   <si>
     <t>Kapu teritoriju atkritumu izvešanas pakalpojuma nodrošināšana Talsu novada pašvaldības apsaimniekotajās kapsētās</t>
   </si>
   <si>
     <t>03451000-6</t>
   </si>
   <si>
     <t>Priežu un egļu stādu piegāde Talsu novada pašvaldības vajadzībām</t>
   </si>
   <si>
     <t>18100000-0</t>
@@ -767,157 +473,311 @@
   <si>
     <t>Būvuzraudzības pakalpojums "Primārās veselības aprūpes infrastruktūras attīstība Talsu novadā" būvdarbiem</t>
   </si>
   <si>
     <t xml:space="preserve">71242000-6 </t>
   </si>
   <si>
     <t>Būvniecības dokumentācijas izstrāde “Sabiles kultūras nama vecās ēkas daļas fasādes atjaunošanai”</t>
   </si>
   <si>
     <t>Primārās veselības aprūpes infrastruktūras attīstība Talsu novadā</t>
   </si>
   <si>
     <t>Telpu pielāgošana sabiedrībā balstītu sociālo pakalpojumu pieejamības palielināšanai Bānīša ielā 4, Dundagā-būvniecības ieceres dokumentācijas izstrāde, autoruzraudzība, būvdarbi</t>
   </si>
   <si>
     <t>Būvuzraudzība Dabas un vides resursu saglabāšana Rojā (Mazupītes krasta stiprināšana, gājēju tilta pārbūve un WC uzstādīšana)</t>
   </si>
   <si>
     <t>Dabas un vides resursu saglabāšana Rojā (Mazupītes krasta stiprināšana, gājēju tilta pārbūve un WC uzstādīšana)</t>
   </si>
   <si>
     <t>Būvuzraudzības pakalpojums pirmsskolas izglītības iestādes “Vīnodziņa” Ventspils ielā 17B, Sabilē, Talsu novadā būvdarbiem</t>
   </si>
   <si>
-    <t>Janvāris</t>
-[...1 lines deleted...]
-  <si>
     <t>Iepirkuma līguma veids</t>
   </si>
   <si>
     <t>Plānotais CPV kods</t>
   </si>
   <si>
     <t>Plānotā iepirkuma veikšanas kārtība</t>
   </si>
   <si>
     <t>Iepirkuma priekšmets</t>
   </si>
   <si>
-    <t>Nr. p.k.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Talsu novada pašvaldības pircēja profila adrese : https://www.eis.gov.lv/EKEIS/Supplier/Organizer/1144 </t>
   </si>
   <si>
-    <t>Talsu novada pašvaldības 2026. gada iepirkumu plāns</t>
-[...1 lines deleted...]
-  <si>
     <t>Talsu novada pašvaldības Rojas apvienības pārvalde</t>
   </si>
   <si>
     <t>Talsu novada pašvaldības Attīstības plānošanas, projektu vadības un tūrisma departamenta Projektu vadības nodaļa</t>
   </si>
   <si>
     <t xml:space="preserve">Talsu novada pašvaldības Juridiskās, iepirkumu un kapitālsabiedrību uzraudzības departamenta Iepirkumu nodaļa </t>
   </si>
   <si>
-    <t>Talsu novada pašvaldības Attīstības plānošanas, projektu vadības un tūrisma departamenta Tūrisma nodaļa</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Talsu novada pašvaldības Dundagas pagasta pārvalde </t>
   </si>
   <si>
     <t xml:space="preserve">Talsu novada Sporta skola </t>
   </si>
   <si>
     <t>Talsu novada Sporta skola / Nekustamo īpašumu un vides aizsardzības departaments</t>
   </si>
   <si>
-    <t>Talsu novada pašvaldības Ģibuļu apvienības pārvalde</t>
-[...1 lines deleted...]
-  <si>
     <t>Talsu novada pašvaldības Attīstības plānošanas, projektu vadības un tūrisma departamenta Projektu vadības nodaļa/ Ģibuļu apvienības pārvalde</t>
   </si>
   <si>
     <t>Talsu novada pašvaldības Izglītības pārvalde</t>
   </si>
   <si>
     <t>Talsu novada pašvaldības Sociālais dienests</t>
   </si>
   <si>
     <t>Pasūtītājs                                                                         Talsu novada pašvaldība un tās iestādes</t>
   </si>
   <si>
-    <t>Talsu novada pašvaldības iestāžu jumtu remontdarbi</t>
-[...1 lines deleted...]
-  <si>
     <t>Talsu novada pašvaldības ielu un ceļu uzturēšanas darbi vasaras sezonā 2027. - 2029. gadā</t>
   </si>
   <si>
-    <t>Ielu infrastruktūras atjaunošana Sabilē</t>
-[...4 lines deleted...]
-  <si>
     <t>45233141-9 45233200-1 50230000-6</t>
-  </si>
-[...4 lines deleted...]
-    <t>44000000-0</t>
   </si>
   <si>
     <t>16000000-5
 16311100-9</t>
   </si>
   <si>
     <t>Zāles pļāvēju piegāde Talsu novada pašvaldības vajadzībām (centralizēts)</t>
   </si>
   <si>
-    <t>88</t>
-[...4 lines deleted...]
-  <si>
     <t>Izpilddirektore                                                                                                                                                                          M. Grohjacka</t>
   </si>
   <si>
-    <t xml:space="preserve"> pielikums
-[...1 lines deleted...]
-16.03.2026.  rīkojumam Nr. TNPCP/26/4-4/55/RSJ</t>
+    <t xml:space="preserve">Atbalsta sienas izbūve Ezeru iela 7, Talsi būvdarbi    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">janvāris </t>
+  </si>
+  <si>
+    <t xml:space="preserve">februāris </t>
+  </si>
+  <si>
+    <t>marts</t>
+  </si>
+  <si>
+    <t xml:space="preserve">aprīlis </t>
+  </si>
+  <si>
+    <t xml:space="preserve">maijs </t>
+  </si>
+  <si>
+    <t xml:space="preserve">jūnijs </t>
+  </si>
+  <si>
+    <t xml:space="preserve">jūlijs </t>
+  </si>
+  <si>
+    <t xml:space="preserve">augusts </t>
+  </si>
+  <si>
+    <t xml:space="preserve">septembris </t>
+  </si>
+  <si>
+    <t xml:space="preserve">oktobris </t>
+  </si>
+  <si>
+    <t xml:space="preserve">novembris </t>
+  </si>
+  <si>
+    <t xml:space="preserve">decembris </t>
+  </si>
+  <si>
+    <t>Balgales pagasta grants ceļu tehniskā stāvokļa uzlabošanas darbi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Izsludinātie iepirkumi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grupu mājas (dzīvokļa) pakalpojumu — personām ar garīga rakstura traucējumiem </t>
+  </si>
+  <si>
+    <t xml:space="preserve">77312100-1 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sosnovska latvāņu ierobežošanas pāsākumi </t>
+  </si>
+  <si>
+    <t>Apkures katlu nomaiņa Talsu novada pašvaldības struktūrvienībās, tai skaitā - Valdgales pirmsskolas izglītības iestāde "Kamenīte" vajadzībām; Jaunu granulu apkures katla iegāde un uzstādīšana Strazdes pagasta pārvaldes vajadzībām; Jaunu granulu apkures katla iegāde un uzstādīšana Dundagas Kultūras pils vajadzībām</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Talsu pilsētas, Sabiles un Stendes apvienības pārvaldes ielu virsmas apstrāde ar divkāršu šķembu maisījumu un ielu asfaltēšana; Dundagas pagasta pārvaldes ielu asfaltēšana; u.c. pagastu un pilsētas pārvalžu ielu asfaltēšana (centralizēts)  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Līdzdalības budžeta projekti - Smaidu placis, rotaļu laukumu izveide, virvju trases u.c. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Būvdarbi/pakalpojumi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skaņas un gaismas aprīkojums Dundagas pils un Tiņģeres muižas darbībai </t>
+  </si>
+  <si>
+    <t xml:space="preserve">32000000-3 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iepirkumi, kuri nav bijuši sākotnējā iepirkuma plānā </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Būvniecības dokumentācijas izstrāde un būvdarbi reģionālo centu ielu pārbūvei  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spānijas kailgliemežu ierobežosanas pasākumi </t>
+  </si>
+  <si>
+    <t>Drenāžas izbūve un ēkas fasādes atjaunošanas darbi ēkā "Dzintari", Lībagu pagastā, Talsu novadā (Sienu gleznojumu glabāšanas darbi ēkā "Dzintari", Lībagu pagastā, Talsu novadā)</t>
+  </si>
+  <si>
+    <t>Būvniecības dokumentācijas "Rojas vidusskolas  sporta zāles pārbūve" izstrāde</t>
+  </si>
+  <si>
+    <t>Būvdarbi /Pakalpojums</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Talsu pamatskolas fasādes atjaunošana </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Talsu pamatskolas fasādes atjaunošana būvuzraudzība </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gājēju infrastruktūras pārbūve Miera ielā, Talsos, Talsu novadā  – būvniecības dokumentācijas izstrāde un būvdarbi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gājēju infrastruktūras pārbūve Miera ielā, Talsos, Talsu novadā  – būvniecības dokumentācijas izstrāde un būvdarbi būvuzraudzība </t>
+  </si>
+  <si>
+    <t>Multifunkionālas trases izbūve pie Talsu 2.vidusskolas</t>
+  </si>
+  <si>
+    <t>Talsu pamatskolas sporta laukuma modernizācija - būvniecības ieceres dokumentācijas izstrāde, būvdarbi un autoruzraudzība</t>
+  </si>
+  <si>
+    <t>Talsu novada pašvaldības iestāžu jumtu remontdarbi - tai skaita Dundagas vidusskolas ēdnicas jumts, u.c.</t>
+  </si>
+  <si>
+    <t>Talsu novada pašvaldības Attīstības plānošanas projektu vadības un tūrisma departamenta Projektu vadības nodaļa</t>
+  </si>
+  <si>
+    <t>Suvenīru un reprezentatīvo materiālu iegāde un apdruka Talsu novada  tēla popularizēšanas veicināšanai (centralizēts) (Pārcelts uz maiju; bija nepieciešams papildus laiks centralizētā iepirkuma datu apkopošanai)</t>
+  </si>
+  <si>
+    <t>Pakalpojums/piegādes</t>
+  </si>
+  <si>
+    <t>Būvniecības dokumentācijas "Pastaigu laipas uz jūru izbūve Mērsragā" izstrāde</t>
+  </si>
+  <si>
+    <t>Patvertņu pielāgošana Talsu novadā-aprīkojuma iegāde</t>
+  </si>
+  <si>
+    <t>Divu moduļu tipa sauso tualešu iegāde Rojas pagasta pludmales stāvlaukumiem</t>
+  </si>
+  <si>
+    <t>Talsu novada Sporta skola</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sporta formu iegāde </t>
+  </si>
+  <si>
+    <t>Siltummezglu ierīkošana Talsu novada pašvaldības iestādēs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autobusu remonts un to apkope </t>
+  </si>
+  <si>
+    <t>Transporta pakalpojumi Talsu novada pašvaldības struktūrvienību vajadzībām</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valdemārpils Jauno kapu sagatavošanas darbi  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Būvniecības dokumentācijas "Pastendes pamatskolas logu restaurācija" izstrāde  </t>
+  </si>
+  <si>
+    <t>Tintes un toneru kasetņu iegāde, lietotu kasetņu atjaunošana un uzpilde</t>
+  </si>
+  <si>
+    <t>Piegādes/Pakalpojums</t>
+  </si>
+  <si>
+    <t>Kokskaidu granulu piegāde Talsu novada pašvaldības vajadzībām</t>
+  </si>
+  <si>
+    <t>Veloceliņa Talsi - Pastende projektēšana</t>
+  </si>
+  <si>
+    <t>Būvdarbi /pakalpojumi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vilkmuižas ezera teritorijas labiekārtošanas I un II kārtas būvdarbu pabeigšana </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Būvuzraudzība reģionālo centu ielu pārbūvei </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Būvdarbi Kareivju iela 7, 1. un 2. korpusiem </t>
+  </si>
+  <si>
+    <t>64212000-5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Būvdarbi "Kubalu skolas muzeja atjaunošana 1., 2.kārta" </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Būvuzraudzības pakalpojums "Kubalu skolas muzeja atjaunošana 1., 2.kārta" būvdarbiem </t>
+  </si>
+  <si>
+    <t>Laidzes ciema, Laidzes pagasts sporta infrastruktūras atjaunošana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Būvniecības ieceres dokumentācijas izstrāde Talsu sporta nama energoefektivitāte </t>
+  </si>
+  <si>
+    <t>Transportlīdzekļu iegāde/noma Talsu novada pašvaldības vajadzībām</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ziedgravas labiekārtošana projekta izstrāde 3. kārta ar topogrāfiju </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
@@ -952,642 +812,565 @@
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
-  <fills count="4">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.599960029125214"/>
+        <fgColor theme="4" tint="0.599929988384247"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.799979984760284"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.799979984760284"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.599990010261536"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.799979984760284"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="22">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
-      <left style="medium">
-[...40 lines deleted...]
-    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
     </border>
     <border>
-      <left style="medium">
-[...12 lines deleted...]
-    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
-    </border>
-[...10 lines deleted...]
-      <bottom/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
     </border>
     <border>
-      <left style="medium">
-[...10 lines deleted...]
-    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
-      <top style="medium">
+      <top/>
+      <bottom style="medium">
         <color auto="1"/>
-      </top>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
     </border>
-    <border>
-[...34 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...111 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="15" builtinId="5"/>
     <cellStyle name="Currency" xfId="16" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="17" builtinId="7"/>
     <cellStyle name="Comma" xfId="18" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="19" builtinId="6"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
@@ -1634,51 +1417,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1940,2556 +1723,2347 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F135"/>
+  <dimension ref="A1:F141"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0" topLeftCell="A1">
-      <selection pane="topLeft" activeCell="A2" sqref="A2:F4"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0" topLeftCell="A130">
+      <selection pane="topLeft" activeCell="B138" sqref="B138"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="12.7142857142857" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="21.7142857142857" customWidth="1"/>
+    <col min="1" max="1" width="50.7142857142857" customWidth="1"/>
+    <col min="2" max="2" width="87.7142857142857" customWidth="1"/>
+    <col min="3" max="3" width="24.7142857142857" customWidth="1"/>
+    <col min="4" max="4" width="17.2857142857143" style="1" customWidth="1"/>
+    <col min="5" max="5" width="21.7142857142857" customWidth="1"/>
+    <col min="6" max="6" width="8.85714285714286" style="45"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15.75">
-[...2 lines deleted...]
-      <c r="C1" s="3"/>
+    <row r="1" spans="1:5" ht="15.6">
+      <c r="A1" s="4"/>
+      <c r="B1" s="3"/>
+      <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
-      <c r="F1" s="2"/>
-[...39 lines deleted...]
-      <c r="B6" s="27"/>
+    </row>
+    <row r="2" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A2" s="97"/>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+    </row>
+    <row r="3" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A3" s="97"/>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+    </row>
+    <row r="4" spans="1:5" ht="14.4" customHeight="1">
+      <c r="A4" s="97"/>
+      <c r="B4" s="97"/>
+      <c r="C4" s="97"/>
+      <c r="D4" s="97"/>
+      <c r="E4" s="97"/>
+    </row>
+    <row r="5" spans="1:5" ht="18" customHeight="1">
+      <c r="A5" s="99"/>
+      <c r="B5" s="99"/>
+      <c r="C5" s="99"/>
+      <c r="D5" s="99"/>
+      <c r="E5" s="99"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6">
+      <c r="A6" s="15"/>
+      <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
-      <c r="F6" s="2"/>
-[...50 lines deleted...]
-      <c r="A11" s="23">
+    </row>
+    <row r="7" spans="1:5" ht="15.6">
+      <c r="A7" s="15"/>
+      <c r="B7" s="98" t="s">
+        <v>153</v>
+      </c>
+      <c r="C7" s="98"/>
+      <c r="D7" s="98"/>
+      <c r="E7" s="98"/>
+    </row>
+    <row r="8" spans="1:5" ht="63" thickBot="1">
+      <c r="A8" s="4"/>
+      <c r="B8" s="3"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="80" t="s">
+        <v>193</v>
+      </c>
+      <c r="E8" s="60" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="31.8" thickBot="1">
+      <c r="A9" s="23" t="s">
+        <v>163</v>
+      </c>
+      <c r="B9" s="23" t="s">
+        <v>152</v>
+      </c>
+      <c r="C9" s="23" t="s">
+        <v>151</v>
+      </c>
+      <c r="D9" s="23" t="s">
+        <v>150</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="19.95" customHeight="1" thickBot="1">
+      <c r="A10" s="91" t="s">
+        <v>170</v>
+      </c>
+      <c r="B10" s="91"/>
+      <c r="C10" s="91"/>
+      <c r="D10" s="91"/>
+      <c r="E10" s="92"/>
+    </row>
+    <row r="11" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A11" s="47" t="s">
+        <v>155</v>
+      </c>
+      <c r="B11" s="48" t="s">
+        <v>148</v>
+      </c>
+      <c r="C11" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="E11" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="45"/>
+    </row>
+    <row r="12" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A12" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B12" s="52" t="s">
+        <v>147</v>
+      </c>
+      <c r="C12" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="E12" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="F12" s="45"/>
+    </row>
+    <row r="13" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A13" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B13" s="52" t="s">
+        <v>146</v>
+      </c>
+      <c r="C13" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="E13" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="45"/>
+    </row>
+    <row r="14" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A14" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B14" s="52" t="s">
+        <v>145</v>
+      </c>
+      <c r="C14" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="F14" s="45"/>
+    </row>
+    <row r="15" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A15" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B15" s="52" t="s">
+        <v>144</v>
+      </c>
+      <c r="C15" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="45"/>
+    </row>
+    <row r="16" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A16" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B16" s="52" t="s">
+        <v>143</v>
+      </c>
+      <c r="C16" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="53" t="s">
+        <v>142</v>
+      </c>
+      <c r="E16" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="45"/>
+    </row>
+    <row r="17" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A17" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B17" s="55" t="s">
+        <v>141</v>
+      </c>
+      <c r="C17" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="45"/>
+    </row>
+    <row r="18" spans="1:6" s="41" customFormat="1" ht="31.2">
+      <c r="A18" s="51" t="s">
+        <v>122</v>
+      </c>
+      <c r="B18" s="52" t="s">
+        <v>140</v>
+      </c>
+      <c r="C18" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="53" t="s">
+        <v>139</v>
+      </c>
+      <c r="E18" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="F18" s="45"/>
+    </row>
+    <row r="19" spans="1:6" s="41" customFormat="1" ht="31.2">
+      <c r="A19" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="52" t="s">
+        <v>138</v>
+      </c>
+      <c r="C19" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="53" t="s">
+        <v>137</v>
+      </c>
+      <c r="E19" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="F19" s="45"/>
+    </row>
+    <row r="20" spans="1:6" s="41" customFormat="1" ht="31.2">
+      <c r="A20" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>136</v>
+      </c>
+      <c r="C20" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="53" t="s">
+        <v>135</v>
+      </c>
+      <c r="E20" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="45"/>
+    </row>
+    <row r="21" spans="1:6" s="41" customFormat="1" ht="31.2">
+      <c r="A21" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="52" t="s">
+        <v>134</v>
+      </c>
+      <c r="C21" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D21" s="53" t="s">
+        <v>117</v>
+      </c>
+      <c r="E21" s="54" t="s">
+        <v>133</v>
+      </c>
+      <c r="F21" s="45"/>
+    </row>
+    <row r="22" spans="1:6" s="41" customFormat="1" ht="31.8" thickBot="1">
+      <c r="A22" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="57" t="s">
+        <v>132</v>
+      </c>
+      <c r="C22" s="58" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="58" t="s">
+        <v>131</v>
+      </c>
+      <c r="E22" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="F22" s="45"/>
+    </row>
+    <row r="23" spans="1:5" ht="25.2" customHeight="1" thickBot="1">
+      <c r="A23" s="91" t="s">
+        <v>171</v>
+      </c>
+      <c r="B23" s="91"/>
+      <c r="C23" s="91"/>
+      <c r="D23" s="91"/>
+      <c r="E23" s="92"/>
+    </row>
+    <row r="24" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A24" s="47" t="s">
+        <v>155</v>
+      </c>
+      <c r="B24" s="47" t="s">
+        <v>130</v>
+      </c>
+      <c r="C24" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="61" t="s">
+        <v>5</v>
+      </c>
+      <c r="E24" s="50" t="s">
+        <v>4</v>
+      </c>
+      <c r="F24" s="45"/>
+    </row>
+    <row r="25" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A25" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B25" s="51" t="s">
+        <v>129</v>
+      </c>
+      <c r="C25" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="E25" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="45"/>
+    </row>
+    <row r="26" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A26" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B26" s="51" t="s">
+        <v>128</v>
+      </c>
+      <c r="C26" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D26" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="E26" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="45"/>
+    </row>
+    <row r="27" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A27" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B27" s="63" t="s">
+        <v>127</v>
+      </c>
+      <c r="C27" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D27" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="F27" s="45"/>
+    </row>
+    <row r="28" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A28" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B28" s="63" t="s">
+        <v>126</v>
+      </c>
+      <c r="C28" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D28" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="E28" s="54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28" s="45"/>
+    </row>
+    <row r="29" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A29" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29" s="64" t="s">
+        <v>125</v>
+      </c>
+      <c r="C29" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="53" t="s">
+        <v>124</v>
+      </c>
+      <c r="E29" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="F29" s="45"/>
+    </row>
+    <row r="30" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A30" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B30" s="63" t="s">
+        <v>123</v>
+      </c>
+      <c r="C30" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="E30" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="F30" s="45"/>
+    </row>
+    <row r="31" spans="1:6" s="41" customFormat="1" ht="31.2">
+      <c r="A31" s="51" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31" s="63" t="s">
+        <v>121</v>
+      </c>
+      <c r="C31" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D31" s="53" t="s">
+        <v>120</v>
+      </c>
+      <c r="E31" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F31" s="45"/>
+    </row>
+    <row r="32" spans="1:6" s="41" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A32" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="63" t="s">
+        <v>119</v>
+      </c>
+      <c r="C32" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D32" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="E32" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="F32" s="45"/>
+    </row>
+    <row r="33" spans="1:6" s="41" customFormat="1" ht="31.2">
+      <c r="A33" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="63" t="s">
+        <v>118</v>
+      </c>
+      <c r="C33" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="53" t="s">
+        <v>117</v>
+      </c>
+      <c r="E33" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="F33" s="45"/>
+    </row>
+    <row r="34" spans="1:6" s="41" customFormat="1" ht="31.2">
+      <c r="A34" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="63" t="s">
+        <v>116</v>
+      </c>
+      <c r="C34" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D34" s="53" t="s">
+        <v>51</v>
+      </c>
+      <c r="E34" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="45"/>
+    </row>
+    <row r="35" spans="1:6" s="41" customFormat="1" ht="31.2">
+      <c r="A35" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="63" t="s">
+        <v>115</v>
+      </c>
+      <c r="C35" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D35" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="E35" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="F35" s="45"/>
+    </row>
+    <row r="36" spans="1:6" s="41" customFormat="1" ht="15.6">
+      <c r="A36" s="51" t="s">
+        <v>114</v>
+      </c>
+      <c r="B36" s="63" t="s">
+        <v>113</v>
+      </c>
+      <c r="C36" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D36" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="E36" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="F36" s="45"/>
+    </row>
+    <row r="37" spans="1:6" s="41" customFormat="1" ht="15.6">
+      <c r="A37" s="51" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" s="63" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" s="53" t="s">
+        <v>111</v>
+      </c>
+      <c r="D37" s="53" t="s">
+        <v>110</v>
+      </c>
+      <c r="E37" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="45"/>
+    </row>
+    <row r="38" spans="1:6" s="41" customFormat="1" ht="47.4" thickBot="1">
+      <c r="A38" s="65" t="s">
+        <v>156</v>
+      </c>
+      <c r="B38" s="66" t="s">
+        <v>109</v>
+      </c>
+      <c r="C38" s="67" t="s">
+        <v>108</v>
+      </c>
+      <c r="D38" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E38" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="F38" s="45"/>
+    </row>
+    <row r="39" spans="1:5" ht="19.95" customHeight="1" thickBot="1">
+      <c r="A39" s="91" t="s">
+        <v>172</v>
+      </c>
+      <c r="B39" s="91"/>
+      <c r="C39" s="91"/>
+      <c r="D39" s="91"/>
+      <c r="E39" s="92"/>
+    </row>
+    <row r="40" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A40" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" s="51" t="s">
+        <v>105</v>
+      </c>
+      <c r="C40" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="D40" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="E40" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="F40" s="45"/>
+    </row>
+    <row r="41" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A41" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B41" s="51" t="s">
+        <v>104</v>
+      </c>
+      <c r="C41" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="D41" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="E41" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="45"/>
+    </row>
+    <row r="42" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A42" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B42" s="51" t="s">
+        <v>103</v>
+      </c>
+      <c r="C42" s="68" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="E42" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="F42" s="45"/>
+    </row>
+    <row r="43" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A43" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B43" s="51" t="s">
+        <v>102</v>
+      </c>
+      <c r="C43" s="68" t="s">
+        <v>6</v>
+      </c>
+      <c r="D43" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="E43" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="45"/>
+    </row>
+    <row r="44" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A44" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B44" s="51" t="s">
+        <v>191</v>
+      </c>
+      <c r="C44" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="D44" s="62" t="s">
+        <v>192</v>
+      </c>
+      <c r="E44" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="F44" s="45"/>
+    </row>
+    <row r="45" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A45" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B45" s="51" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="D45" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="E45" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="F45" s="45"/>
+    </row>
+    <row r="46" spans="1:6" s="44" customFormat="1" ht="46.8">
+      <c r="A46" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B46" s="51" t="s">
+        <v>169</v>
+      </c>
+      <c r="C46" s="68" t="s">
+        <v>6</v>
+      </c>
+      <c r="D46" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="E46" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="F46" s="46"/>
+    </row>
+    <row r="47" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A47" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B47" s="51" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="D47" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="E47" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47" s="45"/>
+    </row>
+    <row r="48" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A48" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B48" s="51" t="s">
+        <v>99</v>
+      </c>
+      <c r="C48" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="D48" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="E48" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="F48" s="45"/>
+    </row>
+    <row r="49" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A49" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B49" s="51" t="s">
+        <v>189</v>
+      </c>
+      <c r="C49" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="D49" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="E49" s="69" t="s">
+        <v>190</v>
+      </c>
+      <c r="F49" s="45"/>
+    </row>
+    <row r="50" spans="1:6" s="41" customFormat="1" ht="46.8">
+      <c r="A50" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B50" s="51" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D50" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="E50" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F50" s="45"/>
+    </row>
+    <row r="51" spans="1:6" s="41" customFormat="1" ht="16.95" customHeight="1">
+      <c r="A51" s="51" t="s">
+        <v>97</v>
+      </c>
+      <c r="B51" s="51" t="s">
+        <v>184</v>
+      </c>
+      <c r="C51" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51" s="53" t="s">
+        <v>96</v>
+      </c>
+      <c r="E51" s="54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51" s="45"/>
+    </row>
+    <row r="52" spans="1:6" s="41" customFormat="1" ht="31.2">
+      <c r="A52" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B52" s="51" t="s">
+        <v>95</v>
+      </c>
+      <c r="C52" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D52" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="E52" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="F52" s="45"/>
+    </row>
+    <row r="53" spans="1:6" s="41" customFormat="1" ht="31.2">
+      <c r="A53" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B53" s="51" t="s">
+        <v>94</v>
+      </c>
+      <c r="C53" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D53" s="53" t="s">
+        <v>93</v>
+      </c>
+      <c r="E53" s="54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53" s="45"/>
+    </row>
+    <row r="54" spans="1:6" s="41" customFormat="1" ht="31.2">
+      <c r="A54" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B54" s="51" t="s">
+        <v>92</v>
+      </c>
+      <c r="C54" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D54" s="53" t="s">
+        <v>91</v>
+      </c>
+      <c r="E54" s="54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54" s="45"/>
+    </row>
+    <row r="55" spans="1:6" s="41" customFormat="1" ht="19.2" customHeight="1">
+      <c r="A55" s="51" t="s">
+        <v>90</v>
+      </c>
+      <c r="B55" s="51" t="s">
+        <v>89</v>
+      </c>
+      <c r="C55" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D55" s="53" t="s">
+        <v>88</v>
+      </c>
+      <c r="E55" s="54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55" s="45"/>
+    </row>
+    <row r="56" spans="1:6" s="41" customFormat="1" ht="15.6">
+      <c r="A56" s="51" t="s">
+        <v>157</v>
+      </c>
+      <c r="B56" s="51" t="s">
+        <v>87</v>
+      </c>
+      <c r="C56" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D56" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="E56" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="F56" s="45"/>
+    </row>
+    <row r="57" spans="1:6" s="41" customFormat="1" ht="16.2" thickBot="1">
+      <c r="A57" s="65" t="s">
+        <v>13</v>
+      </c>
+      <c r="B57" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="C57" s="58" t="s">
+        <v>2</v>
+      </c>
+      <c r="D57" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="E57" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="F57" s="45"/>
+    </row>
+    <row r="58" spans="1:5" ht="19.95" customHeight="1" thickBot="1">
+      <c r="A58" s="91" t="s">
+        <v>173</v>
+      </c>
+      <c r="B58" s="91"/>
+      <c r="C58" s="91"/>
+      <c r="D58" s="91"/>
+      <c r="E58" s="92"/>
+    </row>
+    <row r="59" spans="1:6" s="42" customFormat="1" ht="46.8">
+      <c r="A59" s="47" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59" s="47" t="s">
+        <v>85</v>
+      </c>
+      <c r="C59" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="D59" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="E59" s="50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59" s="45"/>
+    </row>
+    <row r="60" spans="1:5" ht="46.8">
+      <c r="A60" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B60" s="51" t="s">
+        <v>84</v>
+      </c>
+      <c r="C60" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D60" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="E60" s="54" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="46.8">
+      <c r="A61" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B61" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="C61" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D61" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="E61" s="54" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" s="42" customFormat="1" ht="46.8">
+      <c r="A62" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B62" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C62" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D62" s="53" t="s">
+        <v>30</v>
+      </c>
+      <c r="E62" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F62" s="45"/>
+    </row>
+    <row r="63" spans="1:6" s="42" customFormat="1" ht="46.8">
+      <c r="A63" s="76" t="s">
+        <v>155</v>
+      </c>
+      <c r="B63" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="C63" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="D63" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="E63" s="79" t="s">
+        <v>41</v>
+      </c>
+      <c r="F63" s="45"/>
+    </row>
+    <row r="64" spans="1:6" s="41" customFormat="1" ht="18" customHeight="1">
+      <c r="A64" s="51" t="s">
+        <v>158</v>
+      </c>
+      <c r="B64" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="C64" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D64" s="71" t="s">
+        <v>79</v>
+      </c>
+      <c r="E64" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="F64" s="45"/>
+    </row>
+    <row r="65" spans="1:6" s="41" customFormat="1" ht="18" customHeight="1">
+      <c r="A65" s="76" t="s">
+        <v>212</v>
+      </c>
+      <c r="B65" s="76" t="s">
+        <v>213</v>
+      </c>
+      <c r="C65" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="D65" s="82" t="s">
+        <v>79</v>
+      </c>
+      <c r="E65" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="F65" s="45"/>
+    </row>
+    <row r="66" spans="1:5" ht="31.2">
+      <c r="A66" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="B66" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="C66" s="62" t="s">
+        <v>76</v>
+      </c>
+      <c r="D66" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="E66" s="54" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" s="42" customFormat="1" ht="31.2">
+      <c r="A67" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="B67" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="C67" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="D67" s="62" t="s">
+        <v>70</v>
+      </c>
+      <c r="E67" s="54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67" s="45"/>
+    </row>
+    <row r="68" spans="1:6" s="41" customFormat="1" ht="31.2">
+      <c r="A68" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="B68" s="51" t="s">
+        <v>72</v>
+      </c>
+      <c r="C68" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D68" s="72" t="s">
+        <v>71</v>
+      </c>
+      <c r="E68" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F68" s="45"/>
+    </row>
+    <row r="69" spans="1:6" s="41" customFormat="1" ht="31.2">
+      <c r="A69" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B69" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="C69" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D69" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="E69" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F69" s="45"/>
+    </row>
+    <row r="70" spans="1:5" ht="31.2">
+      <c r="A70" s="76" t="s">
+        <v>27</v>
+      </c>
+      <c r="B70" s="76" t="s">
+        <v>186</v>
+      </c>
+      <c r="C70" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="D70" s="78" t="s">
+        <v>185</v>
+      </c>
+      <c r="E70" s="79" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="30" customHeight="1">
+      <c r="A71" s="76" t="s">
+        <v>27</v>
+      </c>
+      <c r="B71" s="76" t="s">
+        <v>195</v>
+      </c>
+      <c r="C71" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="D71" s="78"/>
+      <c r="E71" s="79" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="15.6">
+      <c r="A72" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="B72" s="51" t="s">
+        <v>67</v>
+      </c>
+      <c r="C72" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D72" s="53" t="s">
+        <v>66</v>
+      </c>
+      <c r="E72" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" s="42" customFormat="1" ht="46.8">
+      <c r="A73" s="51" t="s">
+        <v>64</v>
+      </c>
+      <c r="B73" s="51" t="s">
+        <v>63</v>
+      </c>
+      <c r="C73" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D73" s="62" t="s">
+        <v>62</v>
+      </c>
+      <c r="E73" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F73" s="45"/>
+    </row>
+    <row r="74" spans="1:5" ht="62.4">
+      <c r="A74" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B74" s="51" t="s">
+        <v>187</v>
+      </c>
+      <c r="C74" s="68" t="s">
+        <v>6</v>
+      </c>
+      <c r="D74" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="E74" s="69" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="46.8">
+      <c r="A75" s="51" t="s">
+        <v>156</v>
+      </c>
+      <c r="B75" s="51" t="s">
+        <v>60</v>
+      </c>
+      <c r="C75" s="68" t="s">
+        <v>59</v>
+      </c>
+      <c r="D75" s="62" t="s">
+        <v>58</v>
+      </c>
+      <c r="E75" s="69" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" s="41" customFormat="1" ht="47.4" thickBot="1">
+      <c r="A76" s="51" t="s">
+        <v>156</v>
+      </c>
+      <c r="B76" s="51" t="s">
+        <v>167</v>
+      </c>
+      <c r="C76" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="D76" s="62" t="s">
+        <v>166</v>
+      </c>
+      <c r="E76" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="F76" s="45"/>
+    </row>
+    <row r="77" spans="1:5" ht="19.95" customHeight="1" thickBot="1">
+      <c r="A77" s="91" t="s">
+        <v>174</v>
+      </c>
+      <c r="B77" s="91"/>
+      <c r="C77" s="91"/>
+      <c r="D77" s="91"/>
+      <c r="E77" s="92"/>
+    </row>
+    <row r="78" spans="1:6" s="42" customFormat="1" ht="45" customHeight="1">
+      <c r="A78" s="47" t="s">
+        <v>155</v>
+      </c>
+      <c r="B78" s="47" t="s">
+        <v>197</v>
+      </c>
+      <c r="C78" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="D78" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="E78" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="F78" s="45"/>
+    </row>
+    <row r="79" spans="1:5" s="75" customFormat="1" ht="46.8">
+      <c r="A79" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B79" s="51" t="s">
+        <v>194</v>
+      </c>
+      <c r="C79" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D79" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="E79" s="54" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" s="75" customFormat="1" ht="46.8">
+      <c r="A80" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B80" s="51" t="s">
+        <v>225</v>
+      </c>
+      <c r="C80" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D80" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="E80" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" s="75" customFormat="1" ht="46.8">
+      <c r="A81" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="B81" s="51" t="s">
+        <v>207</v>
+      </c>
+      <c r="C81" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D81" s="62" t="s">
+        <v>106</v>
+      </c>
+      <c r="E81" s="54" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" s="75" customFormat="1" ht="46.8">
+      <c r="A82" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="B82" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C82" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="D82" s="62" t="s">
+        <v>30</v>
+      </c>
+      <c r="E82" s="54" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="31.2">
+      <c r="A83" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B83" s="51" t="s">
+        <v>55</v>
+      </c>
+      <c r="C83" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="D83" s="53" t="s">
+        <v>53</v>
+      </c>
+      <c r="E83" s="54" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" s="42" customFormat="1" ht="57.6" customHeight="1">
+      <c r="A84" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="B84" s="51" t="s">
+        <v>188</v>
+      </c>
+      <c r="C84" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="D84" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="E84" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="F84" s="45"/>
+    </row>
+    <row r="85" spans="1:6" s="42" customFormat="1" ht="31.8" thickBot="1">
+      <c r="A85" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="B85" s="65" t="s">
+        <v>205</v>
+      </c>
+      <c r="C85" s="73" t="s">
+        <v>2</v>
+      </c>
+      <c r="D85" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="E85" s="74" t="s">
+        <v>4</v>
+      </c>
+      <c r="F85" s="45"/>
+    </row>
+    <row r="86" spans="1:5" ht="19.95" customHeight="1" thickBot="1">
+      <c r="A86" s="91" t="s">
+        <v>175</v>
+      </c>
+      <c r="B86" s="91"/>
+      <c r="C86" s="91"/>
+      <c r="D86" s="91"/>
+      <c r="E86" s="92"/>
+    </row>
+    <row r="87" spans="1:5" ht="46.8">
+      <c r="A87" s="76" t="s">
+        <v>155</v>
+      </c>
+      <c r="B87" s="76" t="s">
+        <v>199</v>
+      </c>
+      <c r="C87" s="77" t="s">
+        <v>59</v>
+      </c>
+      <c r="D87" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="E87" s="79" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="46.8">
+      <c r="A88" s="76" t="s">
+        <v>155</v>
+      </c>
+      <c r="B88" s="76" t="s">
+        <v>200</v>
+      </c>
+      <c r="C88" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="D88" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="E88" s="79" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="46.8">
+      <c r="A89" s="76" t="s">
+        <v>155</v>
+      </c>
+      <c r="B89" s="76" t="s">
+        <v>201</v>
+      </c>
+      <c r="C89" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="D89" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="E89" s="79" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="46.8">
+      <c r="A90" s="76" t="s">
+        <v>155</v>
+      </c>
+      <c r="B90" s="76" t="s">
+        <v>202</v>
+      </c>
+      <c r="C90" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="D90" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="E90" s="79" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="46.8">
+      <c r="A91" s="76" t="s">
+        <v>155</v>
+      </c>
+      <c r="B91" s="76" t="s">
+        <v>203</v>
+      </c>
+      <c r="C91" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="D91" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="E91" s="79" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="46.8">
+      <c r="A92" s="76" t="s">
+        <v>155</v>
+      </c>
+      <c r="B92" s="76" t="s">
+        <v>204</v>
+      </c>
+      <c r="C92" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="D92" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="E92" s="79" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="31.2">
+      <c r="A93" s="19" t="s">
+        <v>161</v>
+      </c>
+      <c r="B93" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="C93" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="D93" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="E93" s="21" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="31.2">
+      <c r="A94" s="51" t="s">
+        <v>162</v>
+      </c>
+      <c r="B94" s="51" t="s">
+        <v>37</v>
+      </c>
+      <c r="C94" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D94" s="62" t="s">
+        <v>36</v>
+      </c>
+      <c r="E94" s="54" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="31.8" thickBot="1">
+      <c r="A95" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="B95" s="19" t="s">
+        <v>182</v>
+      </c>
+      <c r="C95" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="D95" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="E95" s="21" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="19.95" customHeight="1" thickBot="1">
+      <c r="A96" s="91" t="s">
+        <v>176</v>
+      </c>
+      <c r="B96" s="91"/>
+      <c r="C96" s="91"/>
+      <c r="D96" s="91"/>
+      <c r="E96" s="92"/>
+    </row>
+    <row r="97" spans="1:5" ht="46.8">
+      <c r="A97" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B97" s="19" t="s">
+        <v>224</v>
+      </c>
+      <c r="C97" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="D97" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="E97" s="21" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="31.2">
+      <c r="A98" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B98" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="C98" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="D98" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="E98" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="31.2">
+      <c r="A99" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B99" s="30" t="s">
+        <v>215</v>
+      </c>
+      <c r="C99" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D99" s="81" t="s">
+        <v>70</v>
+      </c>
+      <c r="E99" s="37" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="31.2">
+      <c r="A100" s="30" t="s">
+        <v>159</v>
+      </c>
+      <c r="B100" s="30" t="s">
+        <v>216</v>
+      </c>
+      <c r="C100" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D100" s="81" t="s">
+        <v>65</v>
+      </c>
+      <c r="E100" s="37" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="31.2">
+      <c r="A101" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B101" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="C101" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D101" s="81" t="s">
+        <v>52</v>
+      </c>
+      <c r="E101" s="37" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="31.2">
+      <c r="A102" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B102" s="30" t="s">
+        <v>214</v>
+      </c>
+      <c r="C102" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D102" s="81" t="s">
+        <v>73</v>
+      </c>
+      <c r="E102" s="37" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="31.2">
+      <c r="A103" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B103" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="C103" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D103" s="81" t="s">
+        <v>47</v>
+      </c>
+      <c r="E103" s="37" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" ht="31.2">
+      <c r="A104" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B104" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="C104" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D104" s="81" t="s">
+        <v>45</v>
+      </c>
+      <c r="E104" s="37" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" ht="31.2">
+      <c r="A105" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B105" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="C105" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D105" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="E105" s="37" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="31.2">
+      <c r="A106" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B106" s="30" t="s">
+        <v>219</v>
+      </c>
+      <c r="C106" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D106" s="81" t="s">
+        <v>56</v>
+      </c>
+      <c r="E106" s="37" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" ht="15.6">
+      <c r="A107" s="30" t="s">
+        <v>154</v>
+      </c>
+      <c r="B107" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="C107" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D107" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="E107" s="37" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" ht="16.2" thickBot="1">
+      <c r="A108" s="30" t="s">
+        <v>154</v>
+      </c>
+      <c r="B108" s="30" t="s">
+        <v>211</v>
+      </c>
+      <c r="C108" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D108" s="81" t="s">
+        <v>56</v>
+      </c>
+      <c r="E108" s="37" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="19.95" customHeight="1" thickBot="1">
+      <c r="A109" s="91" t="s">
+        <v>177</v>
+      </c>
+      <c r="B109" s="91"/>
+      <c r="C109" s="91"/>
+      <c r="D109" s="91"/>
+      <c r="E109" s="92"/>
+    </row>
+    <row r="110" spans="1:5" ht="57.6" customHeight="1">
+      <c r="A110" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="B110" s="22" t="s">
+        <v>228</v>
+      </c>
+      <c r="C110" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="D110" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E110" s="11" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="53.4" customHeight="1">
+      <c r="A111" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="B111" s="22" t="s">
+        <v>229</v>
+      </c>
+      <c r="C111" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="D111" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="E111" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="46.8">
+      <c r="A112" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="B112" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C112" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="D112" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E112" s="11" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" ht="15.6">
+      <c r="A113" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="B113" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="C113" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="D113" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="E113" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" ht="31.2">
+      <c r="A114" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B114" s="30" t="s">
+        <v>217</v>
+      </c>
+      <c r="C114" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D114" s="83" t="s">
+        <v>5</v>
+      </c>
+      <c r="E114" s="37" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" ht="16.2" thickBot="1">
+      <c r="A115" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B115" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="C115" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D115" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="E115" s="37" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" ht="19.95" customHeight="1">
+      <c r="A116" s="95" t="s">
+        <v>178</v>
+      </c>
+      <c r="B116" s="95"/>
+      <c r="C116" s="95"/>
+      <c r="D116" s="95"/>
+      <c r="E116" s="96"/>
+    </row>
+    <row r="117" spans="1:5" ht="48.6" customHeight="1">
+      <c r="A117" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="B117" s="17" t="s">
+        <v>209</v>
+      </c>
+      <c r="C117" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D117" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="E117" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="48.6" customHeight="1">
+      <c r="A118" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="B118" s="17" t="s">
+        <v>231</v>
+      </c>
+      <c r="C118" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D118" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="E118" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" ht="48.6" customHeight="1">
+      <c r="A119" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="B119" s="17" t="s">
+        <v>210</v>
+      </c>
+      <c r="C119" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D119" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="E119" s="16" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" ht="48.6" customHeight="1">
+      <c r="A120" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="B120" s="43" t="s">
+        <v>218</v>
+      </c>
+      <c r="C120" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="D120" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="E120" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" ht="48.6" customHeight="1">
+      <c r="A121" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="B121" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="C121" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="D121" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="E121" s="16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" ht="48.6" customHeight="1">
+      <c r="A122" s="43" t="s">
+        <v>160</v>
+      </c>
+      <c r="B122" s="43" t="s">
+        <v>222</v>
+      </c>
+      <c r="C122" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="D122" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="E122" s="16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" ht="48.6" customHeight="1">
+      <c r="A123" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="B123" s="43" t="s">
+        <v>232</v>
+      </c>
+      <c r="C123" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D123" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="E123" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" ht="48.6" customHeight="1">
+      <c r="A124" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="B124" s="43" t="s">
+        <v>226</v>
+      </c>
+      <c r="C124" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="D124" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="E124" s="16" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" ht="48.6" customHeight="1">
+      <c r="A125" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="B125" s="43" t="s">
+        <v>230</v>
+      </c>
+      <c r="C125" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="D125" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="E125" s="16" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" ht="48.6" customHeight="1">
+      <c r="A126" s="43" t="s">
+        <v>34</v>
+      </c>
+      <c r="B126" s="43" t="s">
+        <v>33</v>
+      </c>
+      <c r="C126" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="D126" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="E126" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" ht="15.6">
+      <c r="A127" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="B127" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C127" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D127" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E127" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" ht="19.95" customHeight="1" thickBot="1">
+      <c r="A128" s="89" t="s">
+        <v>179</v>
+      </c>
+      <c r="B128" s="89"/>
+      <c r="C128" s="89"/>
+      <c r="D128" s="89"/>
+      <c r="E128" s="90"/>
+    </row>
+    <row r="129" spans="1:5" ht="31.2">
+      <c r="A129" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C129" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D129" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E129" s="9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" ht="16.2" thickBot="1">
+      <c r="A130" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="B130" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C130" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="D130" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" s="38" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" ht="19.95" customHeight="1" thickBot="1">
+      <c r="A131" s="91" t="s">
+        <v>180</v>
+      </c>
+      <c r="B131" s="91"/>
+      <c r="C131" s="91"/>
+      <c r="D131" s="91"/>
+      <c r="E131" s="92"/>
+    </row>
+    <row r="132" spans="1:5" ht="46.8">
+      <c r="A132" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" ht="46.8">
+      <c r="A133" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B133" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="D133" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="20" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="19" t="s">
+      <c r="E133" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="E11" s="19" t="s">
-[...16 lines deleted...]
-      <c r="D12" s="33" t="s">
+    </row>
+    <row r="134" spans="1:5" ht="46.8">
+      <c r="A134" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B134" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="C134" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D134" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="E134" s="39" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" ht="46.8">
+      <c r="A135" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B135" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C135" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="D135" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E135" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" ht="47.4" thickBot="1">
+      <c r="A136" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="B136" s="35" t="s">
+        <v>164</v>
+      </c>
+      <c r="C136" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="D136" s="36" t="s">
+        <v>165</v>
+      </c>
+      <c r="E136" s="40" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" ht="19.95" customHeight="1" thickBot="1">
+      <c r="A137" s="91" t="s">
+        <v>181</v>
+      </c>
+      <c r="B137" s="91"/>
+      <c r="C137" s="91"/>
+      <c r="D137" s="91"/>
+      <c r="E137" s="92"/>
+    </row>
+    <row r="138" spans="1:5" ht="31.8" customHeight="1" thickBot="1">
+      <c r="A138" s="86" t="s">
+        <v>50</v>
+      </c>
+      <c r="B138" s="87" t="s">
+        <v>233</v>
+      </c>
+      <c r="C138" s="84" t="s">
+        <v>2</v>
+      </c>
+      <c r="D138" s="84" t="s">
+        <v>30</v>
+      </c>
+      <c r="E138" s="85" t="s">
         <v>8</v>
       </c>
-      <c r="E12" s="33" t="s">
-[...963 lines deleted...]
-      <c r="C62" s="31" t="s">
+    </row>
+    <row r="139" spans="1:5" ht="16.2" thickBot="1">
+      <c r="A139" s="93"/>
+      <c r="B139" s="93"/>
+      <c r="C139" s="93"/>
+      <c r="D139" s="93"/>
+      <c r="E139" s="94"/>
+    </row>
+    <row r="140" spans="1:5" ht="15.6">
+      <c r="A140" s="4"/>
+      <c r="B140" s="3"/>
+      <c r="C140" s="2"/>
+      <c r="D140" s="2"/>
+      <c r="E140" s="2"/>
+    </row>
+    <row r="141" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A141" s="88" t="s">
         <v>168</v>
       </c>
-      <c r="D62" s="33" t="s">
-[...1355 lines deleted...]
-      <c r="F135" s="82"/>
+      <c r="B141" s="88"/>
+      <c r="C141" s="88"/>
+      <c r="D141" s="88"/>
+      <c r="E141" s="88"/>
     </row>
   </sheetData>
   <protectedRanges>
-    <protectedRange sqref="C131" name="var redigēt_1"/>
+    <protectedRange sqref="B136" name="var redigēt_1"/>
   </protectedRanges>
   <mergeCells count="17">
-    <mergeCell ref="A117:F117"/>
-[...15 lines deleted...]
-    <mergeCell ref="A133:F133"/>
+    <mergeCell ref="A109:E109"/>
+    <mergeCell ref="A116:E116"/>
+    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A58:E58"/>
+    <mergeCell ref="A77:E77"/>
+    <mergeCell ref="A86:E86"/>
+    <mergeCell ref="A96:E96"/>
+    <mergeCell ref="A141:E141"/>
+    <mergeCell ref="A128:E128"/>
+    <mergeCell ref="A131:E131"/>
+    <mergeCell ref="A137:E137"/>
+    <mergeCell ref="A139:E139"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.708661417322835" right="0.708661417322835" top="0.748031496062992" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
-  <pageSetup fitToHeight="0" orientation="landscape" paperSize="9" scale="60" r:id="rId1"/>
-[...5 lines deleted...]
-  </rowBreaks>
+  <pageSetup fitToHeight="0" orientation="landscape" paperSize="9" scale="62" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Iepirkumu plāns 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Template/>