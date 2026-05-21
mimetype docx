--- v0 (2026-03-24)
+++ v1 (2026-05-21)
@@ -167,161 +167,147 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Nodokļu maksātāja reģistrācijas Nr. 90009113532</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E72B32" w:rsidP="00E72B32" w14:paraId="346EA349" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kareivju iela 7, Talsi, Talsu nov., LV-3201, tālrunis 63221889; 29357075; e-pasts: socialais.dienests@talsi.lv</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72B32" w:rsidRPr="00A62684" w:rsidP="00E72B32" w14:paraId="137B00D6" w14:textId="77777777">
+    <w:p w:rsidR="004155A1" w:rsidRPr="00EF7D34" w:rsidP="00EF7D34" w14:paraId="0F271B19" w14:textId="75D84ECB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Talsos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004155A1" w:rsidP="00E72B32" w14:paraId="0F271B19" w14:textId="77777777">
+    <w:p w:rsidR="00E72B32" w:rsidRPr="00A62684" w:rsidP="00E72B32" w14:paraId="70DBD8FF" w14:textId="457E08DF">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00E72B32" w:rsidRPr="00A62684" w:rsidP="00E72B32" w14:paraId="70DBD8FF" w14:textId="457E08DF">
+      <w:r w:rsidRPr="00A62684">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pielikums </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E72B32" w:rsidRPr="00A62684" w:rsidP="00E72B32" w14:paraId="3D20A4E0" w14:textId="77777777">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A62684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Talsu novada Sociālā dienesta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E72B32" w:rsidP="00E72B32" w14:paraId="2861F121" w14:textId="77777777">
+      <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>11.03.2026.</w:t>
+        <w:t>19.05.2026.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>rīkojumam Nr.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6E47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6E47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>TNPCP/26/6-12/24/AK</w:t>
+        <w:t>TNSD/26/5-11/33/AK</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00352954" w:rsidRPr="00C45ED1" w:rsidP="009516D8" w14:paraId="7F643F05" w14:textId="77777777">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000769CF" w:rsidP="000769CF" w14:paraId="4BFAE9D9" w14:textId="3E6D3A59">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -593,895 +579,842 @@
       <w:r w:rsidRPr="00C45ED1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(profesijas kods pēc klasifikatora </w:t>
       </w:r>
       <w:r w:rsidRPr="00A60B2B" w:rsidR="00A60B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2635 03</w:t>
       </w:r>
       <w:r w:rsidRPr="00C45ED1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D04D3" w:rsidRPr="00C45ED1" w:rsidP="00E20CC4" w14:paraId="76328F85" w14:textId="694DDE7B">
+    <w:p w:rsidR="005D04D3" w:rsidRPr="004D241F" w:rsidP="004D241F" w14:paraId="2801A77C" w14:textId="4B0BFF02">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D521C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45ED1" w:rsidR="00BA52F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45ED1" w:rsidR="000769CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onkursa mērķis ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45ED1" w:rsidR="00BA52F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izraudzīties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45ED1" w:rsidR="000769CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dienes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45ED1" w:rsidR="00BA52F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45ED1" w:rsidR="000769CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B76F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ģimeņu atbalsta nodaļas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45ED1" w:rsidR="001D6599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sociālā darbinieka darbam ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jauniešiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45ED1" w:rsidR="001D6599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45ED1" w:rsidR="00FA5D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amatam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45ED1" w:rsidR="00BA52F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atbilstošāko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45ED1" w:rsidR="00B27BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45ED1" w:rsidR="00161348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pretenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45ED1" w:rsidR="00B27BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45ED1" w:rsidR="00BA52F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45ED1" w:rsidR="00161348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000769CF" w:rsidRPr="004D241F" w:rsidP="004D241F" w14:paraId="228E78D2" w14:textId="4578EC3F">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Konkursa komisija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000769CF" w:rsidRPr="00916CA5" w:rsidP="00C45ED1" w14:paraId="4EBDDDFD" w14:textId="28147040">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00916CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C3043">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Konkursa komisija </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769CF" w:rsidR="00BA52F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(turpmāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA52F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769CF" w:rsidR="00BA52F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA52F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769CF" w:rsidR="00BA52F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisija) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C3043">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izveidota </w:t>
+      </w:r>
+      <w:r w:rsidR="008B76F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trīs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00161348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dienesta darbinieku </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1485">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sastāvā</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA02B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C45ED1" w:rsidP="00340A60" w14:paraId="5079D1B2" w14:textId="7C1AB766">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00916CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C45ED1" w:rsidR="00BA52F9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00BA52F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C45ED1" w:rsidR="000769CF">
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="000769CF" w:rsidR="000769CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omisija </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005738B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbu veic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>klātienē.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00FC1485">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Komisija ir lemttiesīga, ja komisijas sēdē piedalās v</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
       <w:r w:rsidR="008B76F4">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">sociālā darbinieka darbam ar </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00A60B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C45ED1" w:rsidR="00FA5D02">
-[...237 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00FC1485">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>sastāvā</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00C45ED1" w:rsidP="00340A60" w14:paraId="5079D1B2" w14:textId="7C1AB766">
+        <w:t>komisijas locekļi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007006AC" w:rsidP="007006AC" w14:paraId="1354F677" w14:textId="51E86A3F">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2.2.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00916CA5">
+        <w:t>2.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6447">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA52F9">
-[...5 lines deleted...]
-        <w:t>K</w:t>
+      <w:r w:rsidRPr="005738B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Komisija</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007006AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>veic pretendentu iesniegto pieteikumu dokumentu izvērtēšanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un Nolikumā noteiktajā kārtībā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nosaka pretendentu interviju norises laiku un vietu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000769CF" w:rsidR="000769CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">omisija </w:t>
-[...66 lines deleted...]
-    <w:p w:rsidR="007006AC" w:rsidP="007006AC" w14:paraId="1354F677" w14:textId="51E86A3F">
+        <w:t>Darbinieks, kurš atbildīgs par konkursa gaitas dokumentēšanu, ar e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lektroniskā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769CF" w:rsidR="000769CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pasta starpniecību paziņo intervijas norises </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laiku un vietu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769CF" w:rsidR="000769CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tiem pretendentiem, kuri tiek aicināti uz darba interviju.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Darba intervija tiek organizēta klātienē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007006AC" w:rsidP="007006AC" w14:paraId="4261178D" w14:textId="6B4F195E">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2.3.</w:t>
-[...119 lines deleted...]
-        <w:t>tiem pretendentiem, kuri tiek aicināti uz darba interviju.</w:t>
+        <w:t xml:space="preserve">2.4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005738B7" w:rsidR="000769CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Komisijas sēdes tiek protokolētas.</w:t>
       </w:r>
       <w:r w:rsidR="002D0F37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Darba intervija tiek organizēta klātienē</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="007006AC" w:rsidP="007006AC" w14:paraId="4261178D" w14:textId="6B4F195E">
+        <w:t xml:space="preserve"> Protokolēšanu nodrošina Dienesta</w:t>
+      </w:r>
+      <w:r w:rsidR="00D521C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vecākais</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietvedis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007006AC" w:rsidP="004D241F" w14:paraId="40AADAB3" w14:textId="2642CC91">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.4. </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">2.5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000769CF">
+      <w:r w:rsidRPr="000769CF" w:rsidR="000769CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Komisija sagatavo konkursa noslēguma protokolu un</w:t>
       </w:r>
       <w:r w:rsidR="008A78F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000769CF">
+      <w:r w:rsidRPr="000769CF" w:rsidR="000769CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kopā ar konkursā uzvarējušā pretendenta iesniegtajiem dokumentiem un ierosinājumu par pretendenta izvirzīšanu pieņemšanai darbā iesniedz to Dienesta vadītājam.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007006AC" w:rsidP="007006AC" w14:paraId="40AADAB3" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="000769CF" w:rsidRPr="007006AC" w:rsidP="007006AC" w14:paraId="2AB94FCD" w14:textId="32CF88A1">
+    <w:p w:rsidR="000769CF" w:rsidRPr="004D241F" w:rsidP="004D241F" w14:paraId="223743AA" w14:textId="338A2F7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007006AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Konkursa dalībnieki</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000769CF" w:rsidRPr="005738B7" w:rsidP="000769CF" w14:paraId="223743AA" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidR="000769CF" w:rsidRPr="00E72B32" w:rsidP="00E20CC4" w14:paraId="3D2BA294" w14:textId="60B2BE12">
+    <w:p w:rsidR="000769CF" w:rsidRPr="00E72B32" w:rsidP="00FE5C73" w14:paraId="3D2BA294" w14:textId="60B2BE12">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72B32" w:rsidR="00E72B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E72B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Konkursā var piedalīties un par tā uzvarētāju kļūt jebkura pilngadīga persona, kura iesniegusi pieteikumu kopā ar visiem Nolikumā noteiktajiem nepieciešamajiem pretendentu atlases dokumentiem un saņēmusi augstāko punktu skaitu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72B32" w:rsidRPr="004155A1" w:rsidP="00D937AB" w14:paraId="63F82F95" w14:textId="11E1981F">
+    <w:p w:rsidR="00E72B32" w:rsidRPr="004155A1" w:rsidP="00FE5C73" w14:paraId="63F82F95" w14:textId="11E1981F">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1536,51 +1469,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD035D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>iesūtīt e-pastā</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD035D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00D937AB" w:rsidR="00E20CC4">
+        <w:r w:rsidRPr="00DC49E6" w:rsidR="00E20CC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>socialais.dienests@talsi.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00155D19">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1714,73 +1647,81 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> amatu</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD035D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD035D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00230A0A" w:rsidRPr="00230A0A" w:rsidP="00E20CC4" w14:paraId="1F1F6813" w14:textId="4D8FA39A">
+    <w:p w:rsidR="00230A0A" w:rsidRPr="00230A0A" w:rsidP="00FE5C73" w14:paraId="1F1F6813" w14:textId="23DD9974">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
+      <w:r w:rsidR="00FE5C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00230A0A" w:rsidR="00CD035D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pa pastu iesūtītam </w:t>
       </w:r>
       <w:r w:rsidR="008A78F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vai personīgi iesniegtam </w:t>
       </w:r>
       <w:r w:rsidRPr="00230A0A" w:rsidR="00CD035D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pieteikum</w:t>
       </w:r>
       <w:r w:rsidR="008A78F7">
@@ -1807,51 +1748,67 @@
         </w:rPr>
         <w:t xml:space="preserve">personīgi </w:t>
       </w:r>
       <w:r w:rsidRPr="00230A0A" w:rsidR="00CD035D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>parakstīt</w:t>
       </w:r>
       <w:r w:rsidR="008A78F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00230A0A" w:rsidR="00CD035D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>m, e-pastā iesūtītaj</w:t>
+        <w:t>m, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00230A0A" w:rsidR="00CD035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pastā iesūtītaj</w:t>
       </w:r>
       <w:r w:rsidR="005B3D2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00230A0A" w:rsidR="00CD035D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m pieteikum</w:t>
       </w:r>
       <w:r w:rsidR="005B3D2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
@@ -1890,73 +1847,81 @@
       <w:r w:rsidRPr="00230A0A" w:rsidR="00CD035D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> parakst</w:t>
       </w:r>
       <w:r w:rsidR="008A78F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00230A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000769CF" w:rsidRPr="00817AA0" w:rsidP="00E20CC4" w14:paraId="47C931B4" w14:textId="5177009F">
+    <w:p w:rsidR="000769CF" w:rsidRPr="00817AA0" w:rsidP="00FE5C73" w14:paraId="47C931B4" w14:textId="62C1E6E2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.4.</w:t>
       </w:r>
+      <w:r w:rsidR="00FE5C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A33982">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pieteikums jāiesniedz vai jānodrošina tā iesūtīšana e-pastā vai pa pastu</w:t>
       </w:r>
       <w:r w:rsidR="008A78F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pasta zīmogs)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33982">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> līdz </w:t>
       </w:r>
       <w:r w:rsidRPr="009516D8">
@@ -1982,102 +1947,102 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009516D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. gad</w:t>
       </w:r>
       <w:r w:rsidR="00E20CC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
+      <w:r w:rsidR="00DC49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D241F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jūnija</w:t>
+      </w:r>
+      <w:r w:rsidR="00474E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plkst. 1</w:t>
+      </w:r>
       <w:r w:rsidR="0005609B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>31</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E20CC4">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00474E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>.00</w:t>
       </w:r>
       <w:r w:rsidRPr="009516D8" w:rsidR="008A78F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00817AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A78F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
@@ -2117,114 +2082,122 @@
       <w:r w:rsidRPr="00817AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iz</w:t>
       </w:r>
       <w:r w:rsidRPr="00817AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vērtēti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000769CF" w:rsidRPr="00817AA0" w:rsidP="00B47E95" w14:paraId="0C8492E5" w14:textId="723EBA87">
+    <w:p w:rsidR="000769CF" w:rsidRPr="00817AA0" w:rsidP="00FE5C73" w14:paraId="0C8492E5" w14:textId="57CBADEE">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.5.</w:t>
       </w:r>
+      <w:r w:rsidR="00FE5C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00817AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pieteikum</w:t>
       </w:r>
       <w:r w:rsidR="00D412D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">am </w:t>
       </w:r>
       <w:r w:rsidRPr="00817AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D412D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jā</w:t>
       </w:r>
       <w:r w:rsidRPr="00817AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sastāv no šādiem dokumentiem:    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000769CF" w:rsidP="000769CF" w14:paraId="55042020" w14:textId="0E5DE582">
+    <w:p w:rsidR="000769CF" w:rsidP="00FE5C73" w14:paraId="55042020" w14:textId="0E5DE582">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="66"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2234,51 +2207,51 @@
       <w:r w:rsidR="001F62B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.1. dzīves apraksts (CV)</w:t>
       </w:r>
       <w:r w:rsidR="00D412D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000769CF" w:rsidP="000769CF" w14:paraId="1A5149AA" w14:textId="48B9A628">
+    <w:p w:rsidR="000769CF" w:rsidP="00FE5C73" w14:paraId="1A5149AA" w14:textId="48B9A628">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3.</w:t>
       </w:r>
       <w:r w:rsidR="001F62B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2288,252 +2261,310 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B47E95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">motivācijas vēstule (ne vairāk kā viena A4 formāta lapa); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D412D1" w:rsidP="00D412D1" w14:paraId="36F0D6AD" w14:textId="15281584">
+    <w:p w:rsidR="00D412D1" w:rsidP="00FE5C73" w14:paraId="36F0D6AD" w14:textId="31DC2DC6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       3.</w:t>
       </w:r>
       <w:r w:rsidR="001F62B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.3. </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="000769CF" w:rsidP="000769CF" w14:paraId="3B83B0A9" w14:textId="62909324">
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5C73" w:rsidR="00B47E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nolikuma prasībām atbilstošas</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pirmā vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5C73" w:rsidR="00B47E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otrā </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cikla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5C73" w:rsidR="00B47E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> augstākās izglītības dokumenta kopij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5C73" w:rsidR="00FE5C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a vai izziņa par pirmā cikla studijā</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE03C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5C73" w:rsidR="00B47E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000769CF" w:rsidP="00FE5C73" w14:paraId="3B83B0A9" w14:textId="62909324">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       3.5.4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B kategorijas autovadītāja apliecības kopija.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000769CF" w:rsidP="00E20CC4" w14:paraId="461D1C2F" w14:textId="49D083D6">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00CD6691" w:rsidRPr="004D241F" w:rsidP="004D241F" w14:paraId="2526C02B" w14:textId="23CDEB01">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="001F62B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.P</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="000769CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">retendents var iesniegt </w:t>
       </w:r>
       <w:r w:rsidR="00B47E95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ar </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000769CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">amata pienākumu izpildi </w:t>
       </w:r>
       <w:r w:rsidR="00B47E95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">saistītu </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000769CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>papildu apmācību apliecinošu dokumentu kopijas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD6691" w:rsidRPr="005738B7" w:rsidP="000769CF" w14:paraId="2526C02B" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidR="000769CF" w:rsidRPr="005738B7" w:rsidP="000769CF" w14:paraId="55300283" w14:textId="77777777">
+    <w:p w:rsidR="000769CF" w:rsidRPr="004D241F" w:rsidP="000769CF" w14:paraId="2DDD4AEF" w14:textId="2DBD5A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="520" w:hanging="520"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. Pieteikumu izskatīšana, vērtēšanas kritēriji, lēmuma pieņemšana</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="000769CF" w:rsidRPr="005738B7" w:rsidP="00E20CC4" w14:paraId="1D908985" w14:textId="57EC0340">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1578"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
@@ -3129,523 +3160,771 @@
       <w:r w:rsidR="00BE434F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D016B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pielikums)</w:t>
       </w:r>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE434F" w:rsidP="0096434B" w14:paraId="41C4FBB1" w14:textId="2A02A340">
+    <w:p w:rsidR="00FE5C73" w:rsidRPr="004D241F" w:rsidP="00EF7D34" w14:paraId="4C25294C" w14:textId="62B07F1C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
+        <w:ind w:left="426" w:hanging="29"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005738B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D241F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4.1. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk199151057"/>
+      <w:r w:rsidRPr="004D241F" w:rsidR="0096434B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otrā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="0096434B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cikla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="003C4918">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="004A4647">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>augstākā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="003C4918">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izglītība sociālajā darbā vai karitatīvajā sociālajā darbā</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004D241F" w:rsidR="0096434B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="0024130F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="003C4918">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="000722E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005738B7">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="0024130F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="003C4918">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>punkti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="003C4918">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024130F" w:rsidRPr="004D241F" w:rsidP="00EF7D34" w14:paraId="62E6856A" w14:textId="050C845E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="29"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D241F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">4.4.1. </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="0096434B">
+        <w:t xml:space="preserve">4.4.2. pirmā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">cikla augstākā izglītība sociālajā darbā vai karitatīvajā sociālajā darbā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="000722E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> punkti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000769CF" w:rsidRPr="004D241F" w:rsidP="00EF7D34" w14:paraId="38B23224" w14:textId="1D457D13">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D241F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D241F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="0024130F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk199151095"/>
+      <w:r w:rsidRPr="004D241F" w:rsidR="003C4918">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apgūst otrā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="00476318">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>cikla</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038108B" w:rsidR="003C4918">
+      <w:r w:rsidRPr="004D241F" w:rsidR="003C4918">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0038108B" w:rsidR="004A4647">
+      <w:r w:rsidRPr="004D241F" w:rsidR="004A4647">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>augstākā</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0038108B" w:rsidR="003C4918">
+        <w:t>augstāko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="003C4918">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> izglītība sociālajā darbā vai karitatīvajā sociālajā darbā</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0096434B">
+        <w:t xml:space="preserve"> izglītību sociālajā darbā vai karitatīvajā sociālajā darbā</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="004D241F" w:rsidR="0096434B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0038108B" w:rsidR="003C4918">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0038108B" w:rsidR="003C4918">
+      <w:r w:rsidRPr="004D241F" w:rsidR="003C4918">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="000722E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5 punkti</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0038108B" w:rsidR="003C4918">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="003C4918">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punkti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="00EF39FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000769CF" w:rsidRPr="00BE434F" w:rsidP="009F3200" w14:paraId="38B23224" w14:textId="691B6319">
+    <w:p w:rsidR="00EF39FD" w:rsidRPr="00BE434F" w:rsidP="00EF39FD" w14:paraId="7B250F35" w14:textId="4F57E2BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="283"/>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004D241F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="0024130F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...10 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apgūst pirmā cikla augstāko izglītību sociālajā darbā vai karitatīvajā sociālajā darbā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="000722E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...59 lines deleted...]
-      <w:r w:rsidRPr="00BE434F" w:rsidR="003C4918">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3 punkti</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="000769CF" w:rsidRPr="005738B7" w:rsidP="009F3200" w14:paraId="273A6EFD" w14:textId="3A078197">
+        <w:t xml:space="preserve"> punkti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D241F" w:rsidR="00E42401">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000769CF" w:rsidRPr="005738B7" w:rsidP="00EF7D34" w14:paraId="273A6EFD" w14:textId="1D991902">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>4.4.</w:t>
       </w:r>
-      <w:r w:rsidR="00EA72F0">
-[...5 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidR="0024130F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk199151131"/>
       <w:r w:rsidR="003C4918">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pieredze sociālajā darbā</w:t>
       </w:r>
       <w:r w:rsidR="0096434B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C4918">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(vērtē pēdējo trīs gadu pieredzi) - par katru gadu </w:t>
+        <w:t xml:space="preserve">(vērtē pēdējo trīs gadu pieredzi) </w:t>
+      </w:r>
+      <w:r w:rsidR="001D66F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4918">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="001D66F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">līdz </w:t>
+      </w:r>
       <w:r w:rsidRPr="005B3D2B" w:rsidR="003C4918">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D937AB">
+        <w:t>2 punkti</w:t>
+      </w:r>
+      <w:r w:rsidR="001D66F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B3D2B" w:rsidR="003C4918">
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4918">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000769CF" w:rsidRPr="005738B7" w:rsidP="005B3D2B" w14:paraId="07C0A692" w14:textId="3C78834E">
-[...85 lines deleted...]
-    <w:p w:rsidR="00BE434F" w:rsidP="00E20CC4" w14:paraId="5A234B30" w14:textId="66A5DAA0">
+    <w:p w:rsidR="000769CF" w:rsidRPr="005738B7" w:rsidP="00EF7D34" w14:paraId="07C0A692" w14:textId="4CBEF969">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:tab/>
+        <w:t>4.4.</w:t>
+      </w:r>
+      <w:r w:rsidR="0024130F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005738B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE434F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005738B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amata pienākumu izpildei atbilstošu papildus apmācību vai kursu apmeklējums </w:t>
+      </w:r>
+      <w:r w:rsidR="003D5431">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005738B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēdējo 3 gadu laikā) – līdz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B3D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2 punktiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE434F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE434F" w:rsidP="00E20CC4" w14:paraId="5A234B30" w14:textId="66A5DAA0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005738B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>4.5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F2033B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Konkursa otrajā kārtā l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ēmumu par pretendenta atbilstību pieņem, pamatojoties uz šādiem kritērijiem</w:t>
       </w:r>
       <w:r w:rsidR="002D543A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D543A" w:rsidP="005B3D2B" w14:paraId="0449E504" w14:textId="4A12C1F8">
+    <w:p w:rsidR="002D543A" w:rsidP="00EF7D34" w14:paraId="0449E504" w14:textId="300F693A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:firstLine="11"/>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4.5.1.p</w:t>
+        <w:t>4.5.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="0024130F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="002D543A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>retendenta izpratne</w:t>
       </w:r>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par amata pienākumu izpildi (situāciju risinājumi, skaidrojums par iespējamām problēmām,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to risinājumu,</w:t>
@@ -3710,68 +3989,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 punktiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00411045">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (subjektīvs vērtējums</w:t>
       </w:r>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D543A" w:rsidP="005B3D2B" w14:paraId="67E4998A" w14:textId="111A9DF0">
+    <w:p w:rsidR="002D543A" w:rsidP="00EF7D34" w14:paraId="67E4998A" w14:textId="583F10BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:firstLine="11"/>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4.5.2.p</w:t>
+        <w:t>4.5.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42401">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="002D543A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>retendenta saskarsmes spējas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3781,51 +4076,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">prasme – līdz </w:t>
       </w:r>
       <w:r w:rsidRPr="005B3D2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00D937AB">
+      <w:r w:rsidR="00E42401">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B3D2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punktiem</w:t>
       </w:r>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (subjektīvs vērtējums).</w:t>
       </w:r>
@@ -4748,60 +5043,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nākamā otrajā kārtā intervētā pretendenta ar lielāko iegūto punktu skaitu izvirzīšanu </w:t>
       </w:r>
       <w:r w:rsidR="000F21FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pieņemšanai darbā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, ievērojot šī Nolikuma nosacījumus. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F21FD" w:rsidP="00E20CC4" w14:paraId="5294BEEB" w14:textId="3EAE50C6">
+    <w:p w:rsidR="000E70F3" w:rsidRPr="005738B7" w:rsidP="004D241F" w14:paraId="083854AE" w14:textId="005EAF0B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1578"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
       <w:r w:rsidR="008C0E2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
@@ -4879,179 +5174,144 @@
       <w:r w:rsidR="008925CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieteikšanās termiņu, negrozot šajā nolikumā noteikto amata </w:t>
       </w:r>
       <w:r w:rsidR="008C0E2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pretendentu</w:t>
       </w:r>
       <w:r w:rsidR="008925CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas kārtību un kritērijus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E70F3" w:rsidRPr="005738B7" w:rsidP="000769CF" w14:paraId="083854AE" w14:textId="77777777">
-[...17 lines deleted...]
-    <w:p w:rsidR="000769CF" w:rsidP="000769CF" w14:paraId="74153CAC" w14:textId="3C6F36DB">
+    <w:p w:rsidR="005E5439" w:rsidRPr="004D241F" w:rsidP="005E5439" w14:paraId="5C962096" w14:textId="3868840F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Amata pamatpienākumi, nepieciešamā izglītība, zināšanas un prasmes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E5439" w:rsidRPr="005738B7" w:rsidP="005E5439" w14:paraId="5C962096" w14:textId="77777777">
+    <w:p w:rsidR="00341CAE" w:rsidRPr="005738B7" w:rsidP="00341CAE" w14:paraId="007CC7D5" w14:textId="1078ADBD">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>5.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5.1.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Amata </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005738B7">
+        <w:t>pamatpienākumi</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Amata </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00341CAE" w:rsidP="00B20398" w14:paraId="00ED135F" w14:textId="36D8EA54">
+    <w:p w:rsidR="00341CAE" w:rsidP="00EF7D34" w14:paraId="00ED135F" w14:textId="36D8EA54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:hanging="567"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>5.1.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="001A783A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5107,172 +5367,181 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> personas</w:t>
       </w:r>
       <w:r w:rsidRPr="001A783A" w:rsidR="001A783A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sociālo situāciju</w:t>
       </w:r>
       <w:r w:rsidRPr="001A783A" w:rsidR="00674B52">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7F17" w:rsidP="00B20398" w14:paraId="13FC3409" w14:textId="5149747B">
+    <w:p w:rsidR="00DE7F17" w:rsidP="00EF7D34" w14:paraId="13FC3409" w14:textId="39D4C2F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:hanging="567"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5.1.2. </w:t>
       </w:r>
       <w:r w:rsidR="001A783A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7F17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>niegt jauniešiem</w:t>
       </w:r>
       <w:r w:rsidR="00F267F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, un viņu vecākiem,</w:t>
+        <w:t xml:space="preserve"> un viņu vecākiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7F17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> individuālas konsultācijas par sociāliem, pedagoģiskiem, tiesiskiem un citiem amata kompetencē esošiem jautājumiem</w:t>
       </w:r>
       <w:r w:rsidR="001A783A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F267F6" w:rsidRPr="00F267F6" w:rsidP="00B20398" w14:paraId="47401FD8" w14:textId="3E092BDD">
+    <w:p w:rsidR="00F267F6" w:rsidRPr="00F267F6" w:rsidP="00EF7D34" w14:paraId="47401FD8" w14:textId="32477151">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:hanging="567"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.1.3. v</w:t>
       </w:r>
       <w:r w:rsidRPr="00F267F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">eicināt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jauniešu</w:t>
       </w:r>
       <w:r w:rsidRPr="00F267F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> integrāciju sabiedrībā, iesaistot viņus dažādos sociālajos projektos vai programmās</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00341CAE" w:rsidP="00B20398" w14:paraId="220CCF7F" w14:textId="43DF498B">
+      <w:r w:rsidR="00FE5C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00341CAE" w:rsidP="00EF7D34" w14:paraId="220CCF7F" w14:textId="43DF498B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:hanging="567"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>5.1.</w:t>
       </w:r>
       <w:r w:rsidR="00F267F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
@@ -5307,100 +5576,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007860BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dokumentēt procesa izpildes gaitu</w:t>
       </w:r>
       <w:r w:rsidR="004B4F06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00341CAE" w:rsidP="00B20398" w14:paraId="60810684" w14:textId="12C9401D">
+    <w:p w:rsidR="00341CAE" w:rsidP="00EF7D34" w14:paraId="60810684" w14:textId="12C9401D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:hanging="567"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.1.</w:t>
       </w:r>
       <w:r w:rsidR="00F267F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007860BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>organizēt klientu sociālā pakalpojuma saņemšanu dzīvesvietā, sociālās rehabilitācijas institūcijās;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F267F6" w:rsidP="00B20398" w14:paraId="086063D4" w14:textId="0A0661D0">
+    <w:p w:rsidR="00F267F6" w:rsidP="00EF7D34" w14:paraId="086063D4" w14:textId="0A0661D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:hanging="567"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="007860BD">
         <w:rPr>
@@ -5413,55 +5682,55 @@
       <w:r w:rsidR="007860BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pēc nepieciešamības izveidot un piesaistīt starpprofesionā</w:t>
       </w:r>
       <w:r w:rsidR="002D652E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ļu komandu sociālo gadījumu vadīšanas procesā</w:t>
       </w:r>
       <w:r w:rsidR="00EB1F9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B7B5C" w:rsidRPr="002D652E" w:rsidP="00B20398" w14:paraId="69E93523" w14:textId="5305D481">
+    <w:p w:rsidR="008B7B5C" w:rsidRPr="002D652E" w:rsidP="00EF7D34" w14:paraId="69E93523" w14:textId="5305D481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:hanging="567"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.1.</w:t>
       </w:r>
       <w:r w:rsidR="00F267F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5524,97 +5793,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="002D652E" w:rsidR="000769CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SOPA)</w:t>
       </w:r>
       <w:r w:rsidRPr="002D652E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="000769CF" w:rsidRPr="008B7B5C" w:rsidP="00B20398" w14:paraId="2542640E" w14:textId="69AF27ED">
+    <w:p w:rsidR="00E42401" w:rsidRPr="004D241F" w:rsidP="00EF7D34" w14:paraId="5FCB6B4E" w14:textId="1C9F12D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:hanging="567"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.1.</w:t>
       </w:r>
       <w:r w:rsidR="00F267F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk199151314"/>
       <w:r w:rsidR="00F450A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pieņemt lēmumus un atbildēt par to tiesiskumu</w:t>
       </w:r>
-      <w:r w:rsidRPr="005738B7">
+      <w:r w:rsidRPr="005738B7" w:rsidR="000769CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w:rsidR="000769CF" w:rsidRPr="005738B7" w:rsidP="000769CF" w14:paraId="7F053CBB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
@@ -5622,57 +5890,57 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Amata veikšanai nepieciešamā izglītība, zināšanas un prasmes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B95C46" w:rsidP="004A4647" w14:paraId="2EC0B5C9" w14:textId="417BA1C2">
+    <w:p w:rsidR="00B95C46" w:rsidP="00EF7D34" w14:paraId="2EC0B5C9" w14:textId="33345188">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:hanging="567"/>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.2.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096434B" w:rsidR="0096434B">
@@ -5773,272 +6041,336 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F267F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC6A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vai </w:t>
       </w:r>
       <w:r w:rsidR="0096434B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">apgūst otro ciklu </w:t>
+        <w:t>apgūst</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pirm</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42401">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai</w:t>
+      </w:r>
+      <w:r w:rsidR="0096434B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otr</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42401">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="0096434B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cikl</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42401">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a augstāko izglītību</w:t>
+      </w:r>
+      <w:r w:rsidR="0096434B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A4647">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sociālajā darbā</w:t>
       </w:r>
       <w:r w:rsidR="00432E51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F6ACC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vai karitatīvajā sociālajā darbā</w:t>
       </w:r>
       <w:r w:rsidR="0096434B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B95C46" w:rsidP="004A4647" w14:paraId="5640A7B8" w14:textId="7B4D33B5">
+    <w:p w:rsidR="00B95C46" w:rsidP="00EF7D34" w14:paraId="5640A7B8" w14:textId="7B4D33B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:hanging="567"/>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2.2. </w:t>
       </w:r>
       <w:r w:rsidR="00EB6D18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>labas prasmes sociālo gadījumu vadīšanā, vispārējas zināšanas par spēkā esošajiem tiesību aktiem kompetences ietvaros;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B95C46" w:rsidP="004A4647" w14:paraId="06FB633E" w14:textId="0F84DB0E">
+    <w:p w:rsidR="00B95C46" w:rsidP="00EF7D34" w14:paraId="06FB633E" w14:textId="0F84DB0E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:hanging="567"/>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.2.3. valsts valodas prasme augstākajā līmenī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši Valsts valodas likuma prasīb</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ām;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B95C46" w:rsidP="004A4647" w14:paraId="682CB134" w14:textId="5B7506FC">
+    <w:p w:rsidR="00B95C46" w:rsidP="00EF7D34" w14:paraId="682CB134" w14:textId="4DEF47DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:hanging="567"/>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.2.4. labas </w:t>
       </w:r>
       <w:r w:rsidR="00432E51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iemaņas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darbā ar datoru, informāciju sistēmām un programmām, u.c.</w:t>
       </w:r>
       <w:r w:rsidR="007C15D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>biroja tehniku (skeneris, kopētājs);</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B95C46" w:rsidP="004A4647" w14:paraId="053929EA" w14:textId="77777777">
+        <w:t>biroja tehniku;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B95C46" w:rsidP="00EF7D34" w14:paraId="053929EA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:hanging="567"/>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.2.</w:t>
       </w:r>
       <w:r w:rsidR="008B7B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. labas komunikācijas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un konfliktu risināšanas prasmes, spēja strādāt komandā un sadarboties</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB6D18" w:rsidP="004A4647" w14:paraId="10C31207" w14:textId="5C4CB142">
+    <w:p w:rsidR="000769CF" w:rsidRPr="005738B7" w:rsidP="004D241F" w14:paraId="08D36A87" w14:textId="1DA257FD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:hanging="567"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.2.</w:t>
       </w:r>
       <w:r w:rsidR="008B7B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6059,508 +6391,527 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00432E51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kategorijas autovadītāja apliecība.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000769CF" w:rsidRPr="005738B7" w:rsidP="004A4647" w14:paraId="08D36A87" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="000769CF" w:rsidRPr="005738B7" w:rsidP="000769CF" w14:paraId="31AA7205" w14:textId="6087E765">
+    <w:p w:rsidR="001F62B2" w:rsidP="004D241F" w14:paraId="690312D2" w14:textId="781639E2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6. No</w:t>
       </w:r>
       <w:r w:rsidR="008925CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>slē</w:t>
       </w:r>
       <w:r w:rsidRPr="005738B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>guma noteikumi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F62B2" w:rsidP="001F62B2" w14:paraId="690312D2" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="001F62B2" w:rsidRPr="00D937AB" w:rsidP="00E20CC4" w14:paraId="35F5E81E" w14:textId="228C8EF7">
+    <w:p w:rsidR="001F62B2" w:rsidRPr="00DC49E6" w:rsidP="00E20CC4" w14:paraId="35F5E81E" w14:textId="228C8EF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D937AB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.1. Informācija par konkursu tiek ievietota Talsu novada pašvaldības oficiālajā tīmekļvietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00D937AB">
+        <w:r w:rsidRPr="00DC49E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>www.talsunovads.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D937AB">
+      <w:r w:rsidRPr="00DC49E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D937AB">
+      <w:r w:rsidRPr="00DC49E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodarbības valsts aģentūras tīmekļvietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00D937AB">
+        <w:r w:rsidRPr="00DC49E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>www.nva.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D937AB">
+      <w:r w:rsidRPr="00DC49E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D937AB">
+      <w:r w:rsidRPr="00DC49E6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D937AB">
+      <w:r w:rsidRPr="00DC49E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tiešsaistes </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D937AB">
+      <w:r w:rsidRPr="00DC49E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sociālo tīklu tīmekļvietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00D937AB">
+        <w:r w:rsidRPr="00DC49E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>www.facebook.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D937AB" w:rsidR="00E20CC4">
+      <w:r w:rsidRPr="00DC49E6" w:rsidR="00E20CC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001F62B2" w:rsidP="001F62B2" w14:paraId="35D69AF8" w14:textId="00A92770">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6.2. Pretendenta iesniegtais pieteikums tiek reģistrēts pieteikumu saņemšanas reģistrā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F62B2" w:rsidP="001F62B2" w14:paraId="0503EE4B" w14:textId="3CBFABE2">
+    <w:p w:rsidR="001F62B2" w:rsidP="001F62B2" w14:paraId="0503EE4B" w14:textId="7B74B617">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6.3. Pieteikumi, kas saņemti pēc Nolikuma 3.</w:t>
       </w:r>
       <w:r w:rsidR="00D35E2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. punktā noteiktā termiņa, nesatur visu Nolikuma 3.5. punktā noteikto informāciju un dokumentus</w:t>
+        <w:t>. punktā noteiktā termiņa</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nesatur visu Nolikuma 3.5. punktā noteikto informāciju un dokumentus</w:t>
       </w:r>
       <w:r w:rsidR="004A1B97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> netiek vērtēti.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001F62B2" w:rsidP="001F62B2" w14:paraId="02D970B1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.4. Iesniegtie dokumenti pretendentam atpakaļ netiek izsniegti, izņemot gadījumu, ja konkurss tiek atsaukts pēc dokumentu iesniegšanas termiņa beigām. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F62B2" w:rsidP="001F62B2" w14:paraId="6AC4E7AD" w14:textId="78412885">
+    <w:p w:rsidR="001F62B2" w:rsidP="001F62B2" w14:paraId="6AC4E7AD" w14:textId="404B5AD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.5. Konkursa dokumentiem </w:t>
+        <w:t>6.5. Konkursa dokumentiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00652B24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>saskaņā ar Dienesta 23.01.2023. rīkojumu Nr.</w:t>
       </w:r>
       <w:r w:rsidR="005E5439">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00652B24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TNSD/23/1</w:t>
       </w:r>
       <w:r w:rsidR="005E5439">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00652B24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2/2/RPJ “Par ierobežotas pieejamības informāciju Talsu novada Sociālajā dienestā” </w:t>
+        <w:t>2/2/RPJ “Par ierobežotas pieejamības informāciju Talsu novada Sociālajā dienestā”</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00652B24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ir ierobežota</w:t>
       </w:r>
       <w:r w:rsidR="00652B24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieejamība</w:t>
       </w:r>
       <w:r w:rsidR="00652B24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s statuss</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F62B2" w:rsidP="001F62B2" w14:paraId="1EF8CC97" w14:textId="12838CD4">
+    <w:p w:rsidR="00652B24" w:rsidP="00EF7D34" w14:paraId="303AB1C2" w14:textId="038DE6B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.6. Ja konkursa norise ir bijusi nesekmīga (nav pieteicies neviens pretendents vai </w:t>
       </w:r>
-      <w:r w:rsidR="00652B24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pieteikušos </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pretendentu profesionālā sagatavotība neatbilst Nolikumā noteiktajām prasībām) un par to pieņemts komisijas lēmums, var tikt izsludināts atkārtots konkurss.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00652B24" w:rsidP="00D93D4A" w14:paraId="303AB1C2" w14:textId="77777777">
+    <w:p w:rsidR="00052FB0" w:rsidP="00652B24" w14:paraId="377F92D9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00052FB0" w:rsidP="00652B24" w14:paraId="66BA3DF5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B75C38" w:rsidRPr="007B0F75" w:rsidP="00652B24" w14:paraId="4094E5B8" w14:textId="6E1A58B1">
+    <w:p w:rsidR="00B75C38" w:rsidP="00652B24" w14:paraId="4094E5B8" w14:textId="3A3BA83A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vadītāja</w:t>
       </w:r>
       <w:r w:rsidR="004155A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6600,76 +6951,203 @@
       </w:r>
       <w:r w:rsidR="004155A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004155A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004155A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D937AB">
+      <w:r w:rsidR="00DC49E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D937AB">
+      <w:r w:rsidR="00DC49E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00D521C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I. Kārklevalka</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE5C73" w:rsidRPr="00FE5C73" w:rsidP="00FE5C73" w14:paraId="68A746A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE5C73" w:rsidRPr="00FE5C73" w:rsidP="00FE5C73" w14:paraId="7C6B7448" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE5C73" w:rsidRPr="00FE5C73" w:rsidP="00FE5C73" w14:paraId="0AE29B00" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE5C73" w:rsidRPr="00FE5C73" w:rsidP="00FE5C73" w14:paraId="50945DE0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE5C73" w:rsidRPr="00FE5C73" w:rsidP="00FE5C73" w14:paraId="12892AA9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE5C73" w:rsidRPr="00FE5C73" w:rsidP="00FE5C73" w14:paraId="443788F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE5C73" w:rsidRPr="00FE5C73" w:rsidP="00FE5C73" w14:paraId="56218943" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE5C73" w:rsidRPr="00FE5C73" w:rsidP="00FE5C73" w14:paraId="75848F8A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE5C73" w:rsidRPr="00FE5C73" w:rsidP="00FE5C73" w14:paraId="475BAE3C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE5C73" w:rsidRPr="00FE5C73" w:rsidP="00FE5C73" w14:paraId="3B66D5BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE5C73" w:rsidRPr="00FE5C73" w:rsidP="00FE5C73" w14:paraId="18F88D51" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE5C73" w:rsidRPr="00FE5C73" w:rsidP="00FE5C73" w14:paraId="73834834" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE5C73" w:rsidP="00FE5C73" w14:paraId="5E68EC8D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE5C73" w:rsidRPr="00FE5C73" w:rsidP="00FE5C73" w14:paraId="2CC80CAB" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidSect="004155A1">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="624" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
@@ -7636,157 +8114,165 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000769CF"/>
     <w:rsid w:val="00021A86"/>
     <w:rsid w:val="00024B49"/>
     <w:rsid w:val="00052FB0"/>
     <w:rsid w:val="00053162"/>
     <w:rsid w:val="00054808"/>
     <w:rsid w:val="0005609B"/>
     <w:rsid w:val="000667F4"/>
+    <w:rsid w:val="000722E5"/>
     <w:rsid w:val="00075A7A"/>
     <w:rsid w:val="000769CF"/>
     <w:rsid w:val="000859A6"/>
     <w:rsid w:val="00092EAC"/>
     <w:rsid w:val="000D793C"/>
     <w:rsid w:val="000E70F3"/>
     <w:rsid w:val="000F21FD"/>
     <w:rsid w:val="000F570B"/>
     <w:rsid w:val="00144BBF"/>
     <w:rsid w:val="001547C8"/>
     <w:rsid w:val="00155D19"/>
     <w:rsid w:val="00161348"/>
     <w:rsid w:val="001A783A"/>
+    <w:rsid w:val="001B1C23"/>
     <w:rsid w:val="001B25F6"/>
     <w:rsid w:val="001B71E2"/>
     <w:rsid w:val="001C3043"/>
     <w:rsid w:val="001D6599"/>
+    <w:rsid w:val="001D66F1"/>
     <w:rsid w:val="001E5930"/>
     <w:rsid w:val="001F62B2"/>
     <w:rsid w:val="00226067"/>
     <w:rsid w:val="00230A0A"/>
+    <w:rsid w:val="0024130F"/>
     <w:rsid w:val="0026763C"/>
     <w:rsid w:val="002814F1"/>
     <w:rsid w:val="00291578"/>
     <w:rsid w:val="00292707"/>
     <w:rsid w:val="00293D79"/>
     <w:rsid w:val="00296D9C"/>
     <w:rsid w:val="002B55C1"/>
     <w:rsid w:val="002C39AF"/>
     <w:rsid w:val="002C4B0E"/>
     <w:rsid w:val="002D0F37"/>
     <w:rsid w:val="002D543A"/>
     <w:rsid w:val="002D652E"/>
     <w:rsid w:val="002E22CB"/>
     <w:rsid w:val="002E3DEB"/>
     <w:rsid w:val="0031304C"/>
+    <w:rsid w:val="00314A45"/>
     <w:rsid w:val="00340A60"/>
     <w:rsid w:val="00341CAE"/>
     <w:rsid w:val="00352954"/>
     <w:rsid w:val="0038108B"/>
     <w:rsid w:val="003A6447"/>
     <w:rsid w:val="003A71F3"/>
     <w:rsid w:val="003B2D5D"/>
     <w:rsid w:val="003B3275"/>
     <w:rsid w:val="003B5309"/>
     <w:rsid w:val="003C0F9F"/>
     <w:rsid w:val="003C4918"/>
     <w:rsid w:val="003D5431"/>
     <w:rsid w:val="003F4DE8"/>
     <w:rsid w:val="00411045"/>
     <w:rsid w:val="00411971"/>
     <w:rsid w:val="004121F1"/>
     <w:rsid w:val="004155A1"/>
     <w:rsid w:val="00431C6A"/>
     <w:rsid w:val="00432E51"/>
     <w:rsid w:val="004331DF"/>
     <w:rsid w:val="004433D6"/>
     <w:rsid w:val="00450DFA"/>
     <w:rsid w:val="00471CEE"/>
     <w:rsid w:val="00474E0D"/>
     <w:rsid w:val="00476318"/>
     <w:rsid w:val="004911C0"/>
     <w:rsid w:val="004A1490"/>
     <w:rsid w:val="004A1B97"/>
     <w:rsid w:val="004A4647"/>
     <w:rsid w:val="004B4F06"/>
     <w:rsid w:val="004B62C1"/>
+    <w:rsid w:val="004D241F"/>
     <w:rsid w:val="00524A12"/>
     <w:rsid w:val="00531F18"/>
     <w:rsid w:val="00552142"/>
     <w:rsid w:val="0056628B"/>
     <w:rsid w:val="00571A46"/>
     <w:rsid w:val="005738B7"/>
     <w:rsid w:val="00581C5D"/>
     <w:rsid w:val="00586192"/>
     <w:rsid w:val="00592854"/>
     <w:rsid w:val="005B3D2B"/>
     <w:rsid w:val="005C1DCA"/>
     <w:rsid w:val="005D04D3"/>
     <w:rsid w:val="005D1D05"/>
     <w:rsid w:val="005E2D5C"/>
     <w:rsid w:val="005E5439"/>
     <w:rsid w:val="005F4117"/>
     <w:rsid w:val="00617B02"/>
     <w:rsid w:val="00621905"/>
     <w:rsid w:val="00647E4E"/>
     <w:rsid w:val="006522B4"/>
     <w:rsid w:val="00652B24"/>
     <w:rsid w:val="006648B7"/>
     <w:rsid w:val="00674B52"/>
     <w:rsid w:val="006964C4"/>
     <w:rsid w:val="006B49A9"/>
     <w:rsid w:val="006C19FF"/>
     <w:rsid w:val="006D15E4"/>
     <w:rsid w:val="006E5842"/>
+    <w:rsid w:val="006F51D3"/>
     <w:rsid w:val="007006AC"/>
     <w:rsid w:val="00710FAF"/>
     <w:rsid w:val="00730A89"/>
     <w:rsid w:val="0074021A"/>
     <w:rsid w:val="007640B1"/>
     <w:rsid w:val="00772212"/>
     <w:rsid w:val="00776513"/>
     <w:rsid w:val="007860BD"/>
     <w:rsid w:val="00796AD0"/>
     <w:rsid w:val="007A4A54"/>
     <w:rsid w:val="007B0F75"/>
     <w:rsid w:val="007C15D8"/>
+    <w:rsid w:val="007C4C5A"/>
     <w:rsid w:val="007D3F6D"/>
     <w:rsid w:val="007F19BD"/>
     <w:rsid w:val="007F6ACC"/>
     <w:rsid w:val="008050B1"/>
     <w:rsid w:val="00805A17"/>
     <w:rsid w:val="008142D3"/>
     <w:rsid w:val="00817AA0"/>
     <w:rsid w:val="0082007B"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="00840242"/>
     <w:rsid w:val="008418E8"/>
     <w:rsid w:val="00882FA6"/>
     <w:rsid w:val="008925CB"/>
     <w:rsid w:val="00894F95"/>
     <w:rsid w:val="008A78F7"/>
     <w:rsid w:val="008B76F4"/>
     <w:rsid w:val="008B7B5C"/>
     <w:rsid w:val="008C0E2E"/>
     <w:rsid w:val="00912C06"/>
     <w:rsid w:val="00916CA5"/>
     <w:rsid w:val="00931F40"/>
     <w:rsid w:val="00940612"/>
     <w:rsid w:val="009516D8"/>
     <w:rsid w:val="00962BA9"/>
     <w:rsid w:val="0096434B"/>
@@ -7800,109 +8286,117 @@
     <w:rsid w:val="00A23C6D"/>
     <w:rsid w:val="00A33982"/>
     <w:rsid w:val="00A34C55"/>
     <w:rsid w:val="00A54331"/>
     <w:rsid w:val="00A60B2B"/>
     <w:rsid w:val="00A62684"/>
     <w:rsid w:val="00A66C17"/>
     <w:rsid w:val="00A75E75"/>
     <w:rsid w:val="00A80449"/>
     <w:rsid w:val="00A8498B"/>
     <w:rsid w:val="00AB09DC"/>
     <w:rsid w:val="00AB6E47"/>
     <w:rsid w:val="00AD184B"/>
     <w:rsid w:val="00AD619E"/>
     <w:rsid w:val="00AE28C3"/>
     <w:rsid w:val="00B12186"/>
     <w:rsid w:val="00B20398"/>
     <w:rsid w:val="00B27BBE"/>
     <w:rsid w:val="00B47E95"/>
     <w:rsid w:val="00B75C38"/>
     <w:rsid w:val="00B90F4B"/>
     <w:rsid w:val="00B933A6"/>
     <w:rsid w:val="00B95C46"/>
     <w:rsid w:val="00BA36E0"/>
     <w:rsid w:val="00BA52F9"/>
+    <w:rsid w:val="00BB2E09"/>
     <w:rsid w:val="00BE2757"/>
     <w:rsid w:val="00BE434F"/>
     <w:rsid w:val="00BE57BE"/>
     <w:rsid w:val="00BF2176"/>
     <w:rsid w:val="00C06580"/>
     <w:rsid w:val="00C1727D"/>
     <w:rsid w:val="00C22CC2"/>
     <w:rsid w:val="00C23610"/>
     <w:rsid w:val="00C23A0E"/>
     <w:rsid w:val="00C27281"/>
     <w:rsid w:val="00C45ED1"/>
     <w:rsid w:val="00C60EAC"/>
     <w:rsid w:val="00C96FCF"/>
     <w:rsid w:val="00CA02B8"/>
     <w:rsid w:val="00CC1AB2"/>
+    <w:rsid w:val="00CC517F"/>
     <w:rsid w:val="00CD035D"/>
     <w:rsid w:val="00CD6691"/>
     <w:rsid w:val="00D016B0"/>
     <w:rsid w:val="00D35E2A"/>
     <w:rsid w:val="00D412D1"/>
     <w:rsid w:val="00D43053"/>
     <w:rsid w:val="00D521C9"/>
     <w:rsid w:val="00D64F3D"/>
-    <w:rsid w:val="00D937AB"/>
     <w:rsid w:val="00D93D4A"/>
     <w:rsid w:val="00DA0EB3"/>
     <w:rsid w:val="00DA7E46"/>
+    <w:rsid w:val="00DC49E6"/>
     <w:rsid w:val="00DE5878"/>
     <w:rsid w:val="00DE7F17"/>
     <w:rsid w:val="00E16FF6"/>
     <w:rsid w:val="00E20CC4"/>
     <w:rsid w:val="00E213F6"/>
     <w:rsid w:val="00E31B1F"/>
+    <w:rsid w:val="00E42401"/>
     <w:rsid w:val="00E46154"/>
     <w:rsid w:val="00E66BA9"/>
     <w:rsid w:val="00E72B32"/>
     <w:rsid w:val="00E77C8D"/>
     <w:rsid w:val="00E90E29"/>
     <w:rsid w:val="00E914FA"/>
     <w:rsid w:val="00EA72F0"/>
     <w:rsid w:val="00EB0C87"/>
     <w:rsid w:val="00EB1F9E"/>
     <w:rsid w:val="00EB6D18"/>
     <w:rsid w:val="00EC6A80"/>
+    <w:rsid w:val="00EE03C4"/>
+    <w:rsid w:val="00EF39FD"/>
+    <w:rsid w:val="00EF7D34"/>
     <w:rsid w:val="00F0138B"/>
     <w:rsid w:val="00F05541"/>
     <w:rsid w:val="00F2033B"/>
     <w:rsid w:val="00F25B2C"/>
     <w:rsid w:val="00F267F6"/>
     <w:rsid w:val="00F31267"/>
+    <w:rsid w:val="00F40E0B"/>
     <w:rsid w:val="00F450A4"/>
     <w:rsid w:val="00F61844"/>
     <w:rsid w:val="00F67592"/>
     <w:rsid w:val="00F7288C"/>
     <w:rsid w:val="00FA5D02"/>
     <w:rsid w:val="00FC01E9"/>
     <w:rsid w:val="00FC1485"/>
     <w:rsid w:val="00FC1F9A"/>
     <w:rsid w:val="00FC56F5"/>
+    <w:rsid w:val="00FE5C73"/>
     <w:rsid w:val="00FF44B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w14:docId w14:val="0CBEB956"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8C562D3E-C3BC-4B64-9790-DB4D63279117}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
@@ -8703,78 +9197,78 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33060F16-7B0F-4534-9060-B301D94C8D7C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31A868DF-8289-442E-B98D-EB39C999C985}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>6761</Words>
-  <Characters>3854</Characters>
+  <Words>6922</Words>
+  <Characters>3947</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10594</CharactersWithSpaces>
+  <CharactersWithSpaces>10848</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ziedite Smilga</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>