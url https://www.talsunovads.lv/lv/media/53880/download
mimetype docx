--- v0 (2025-10-15)
+++ v1 (2026-10-06)
@@ -1,2703 +1,3081 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="233" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3860"/>
         <w:gridCol w:w="3073"/>
         <w:gridCol w:w="8222"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="001B107F" w14:textId="77777777" w:rsidTr="008625D1">
-[...2 lines deleted...]
-            <w:tcW w:w="5272" w:type="dxa"/>
+      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="001B107F" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="640847C3" w14:textId="7E26697B" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F359F0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Iestāde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3073" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CB5DDAE" w14:textId="20453AF4" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F359F0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>E-adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
+            <w:tcW w:w="8222" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58062DE2" w14:textId="7C24BAA1" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F359F0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Saite interneta lapai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="05110A14" w14:textId="77777777" w:rsidTr="008625D1">
-[...2 lines deleted...]
-            <w:tcW w:w="5272" w:type="dxa"/>
+      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="05110A14" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62619D9E" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
             <w:r w:rsidRPr="00F359F0">
               <w:t>Talsu novada pašvaldība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3073" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55E8A1D8" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@90009113532</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:t>https://www.latvija.lv/</w:t>
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5895C770" w14:textId="4F3C9D3E" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="000E19D5" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00425972">
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@90009113532</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="0C7DD23F" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="79BC5470" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="0C7DD23F" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BC5470" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Centrālā pārvalde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="49004F36" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49004F36" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900037903</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="51F7661F" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BEBB4A4" w14:textId="75785912" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:t>KDV/Write/NewMessage</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>?address=_DEFAULT@90009113532</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="2617951D" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F7661F" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Dundagas Kultūras pils</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1B1585AF" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1585AF" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@50900036401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B65CEC" w14:textId="6C7FABB4" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@50900036401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="410EA092" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="71C04908" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="410EA092" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C04908" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Dundagas Mākslas un mūzikas skola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="78BEAD64" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78BEAD64" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900036518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="460ECE56" w14:textId="638310B6" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900036518</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="289F4443" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="6932C705" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="289F4443" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6932C705" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Dundagas pagasta pārvalde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5C09FDAE" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C09FDAE" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@90009115209</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0655E783" w14:textId="3EAA25AF" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@90009115209</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="72ED9BBD" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="010A969C" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="72ED9BBD" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="010A969C" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Dundagas pirmsskolas izglītības iestāde "Kurzemīte"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0E40911A" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E40911A" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900036397</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0B4F49" w14:textId="5747E605" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900036397</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="191FCAD2" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="207C9FB1" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="191FCAD2" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="207C9FB1" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Dundagas vidusskola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="680710DB" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="680710DB" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900036522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="721E8D4E" w14:textId="6EB8A08C" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900036522</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="464BE15A" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="73B499E6" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="464BE15A" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B499E6" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Ģibuļu apvienības pārvalde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="728114EC" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="728114EC" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900041059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0C920D" w14:textId="590FBDC3" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900041059</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="5C0B8F65" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="6811115C" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="5C0B8F65" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6811115C" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Laidzes pirmsskolas izglītības iestāde "Papardīte"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="71D3E430" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D3E430" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@50900016941</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E6099C" w14:textId="744C39B7" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@50900016941</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="5D1777DF" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="4288FAD8" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="5D1777DF" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4288FAD8" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Laucienes apvienības pārvalde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C0C128D" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0C128D" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900041097</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16307C26" w14:textId="16C933E5" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900041097</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="6355CAF3" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="685E9D72" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="6355CAF3" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="685E9D72" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Laucienes pamatskola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="10CB0CC9" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CB0CC9" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@50900016621</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B643D9" w14:textId="2205EE5C" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@50900016621</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="3B57A0C9" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="6D57B46D" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="3B57A0C9" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D57B46D" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Laucienes pirmsskolas izglītības iestāde "Bitīte"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="58B1A5DE" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B1A5DE" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3235219F" w14:textId="4AC7CCC4" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016935</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="047C5717" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="2BC0188F" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="047C5717" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC0188F" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Lībagu sākumskola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="037B021D" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="037B021D" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016757</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="210CD60C" w14:textId="5E716916" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016757</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="361F67C3" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="3125C0D5" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="361F67C3" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3125C0D5" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Mērsraga pirmsskolas izglītības iestāde "Dārta"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="10637D0E" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10637D0E" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900017998</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C1351C" w14:textId="5843683B" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900017998</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="101079A0" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="6DDC6F97" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="101079A0" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDC6F97" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Mērsraga vidusskola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3CB1E632" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB1E632" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900017983</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD8ED33" w14:textId="0815774F" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900017983</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="0E18B707" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="63169629" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="0E18B707" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63169629" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Pansionāts "Lauciene"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="748B9515" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="748B9515" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@90000011944</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E33FF1" w14:textId="3F26A5FF" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@90000011944</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="486FC02C" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="65323D0A" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="486FC02C" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65323D0A" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Pastendes pamatskola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="535C9CFF" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="535C9CFF" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016634</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FFBFDA" w14:textId="7C617EC4" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016634</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="616CE3D1" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="022C37BF" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="616CE3D1" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="022C37BF" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Pastendes pirmsskolas izglītības iestāde "Ķipars"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7563531B" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7563531B" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016653</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E781FE7" w14:textId="410984C3" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016653</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="06162B7F" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="296CAF5B" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="06162B7F" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="296CAF5B" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Pūņu sākumskola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="498FF526" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="498FF526" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016672</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BC8A66" w14:textId="3EE357CE" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016672</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="4E5D7E91" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="1B8F62B5" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="4E5D7E91" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8F62B5" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Rojas apvienības pārvalde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="66CA7CBD" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CA7CBD" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900041082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01204757" w14:textId="79655E4C" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900041082</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="5FDE2C1F" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="73CD4FB9" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="5FDE2C1F" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73CD4FB9" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Rojas Jūras zvejniecības muzejs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="267869B7" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="267869B7" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900031633</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="747C4E8B" w14:textId="415CF692" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900031633</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="444BCC40" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="694F8464" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="444BCC40" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="694F8464" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Rojas Kultūras centrs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2A96D615" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A96D615" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900032499</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="779FB0BA" w14:textId="44B94750" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900032499</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="170A0F02" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="2AE796AE" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="170A0F02" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE796AE" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Rojas Mūzikas un mākslas skola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="118C6C7A" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="118C6C7A" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900032696</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="532A40F0" w14:textId="67894A46" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900032696</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="15D50F32" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="77EE6EB4" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="15D50F32" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77EE6EB4" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Rojas pirmsskolas izglītības iestāde "Zelta zivtiņa"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1119EB53" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1119EB53" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900032569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A65936A" w14:textId="3CBA0231" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900032569</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="2D2CAB1A" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="29B4A1CB" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="2D2CAB1A" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B4A1CB" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Rojas vidusskola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="11AFBE2B" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11AFBE2B" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@50900032541</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1F2DCC" w14:textId="12BE5921" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@50900032541</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="763C9FDA" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="25ACBC92" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="763C9FDA" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25ACBC92" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Sabiles Mākslas, kultūras un tūrisma centrs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6ECAE263" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECAE263" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900035419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="785BD664" w14:textId="68C31ED6" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900035419</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="25DC8A9D" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="0ECD7332" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="25DC8A9D" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECD7332" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Sabiles Mūzikas un mākslas skola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7AC90885" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC90885" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016969</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D58E1D6" w14:textId="44837E17" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016969</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="4B1D5FBE" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="18BE6189" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="4B1D5FBE" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18BE6189" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Sabiles pamatskola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AB07698" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB07698" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016579</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC29D67" w14:textId="508E0AF3" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016579</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="01B47301" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="40EEE85F" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="01B47301" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40EEE85F" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:lastRenderedPageBreak/>
               <w:t>Sabiles pirmskolas izglītības iestāde "Vīnodziņa"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="28555104" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28555104" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016920</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C11CB63" w14:textId="21660DAB" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="27E55E09" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="02AC9F58" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="27E55E09" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02AC9F58" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Sabiles un Stendes apvienības pārvalde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3369AC5E" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3369AC5E" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900041078</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="780661DD" w14:textId="52A2AC13" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900041078</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="452C357F" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="255557C3" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="452C357F" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="255557C3" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Stendes pamatskola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="56149B2C" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56149B2C" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016668</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F91BDD3" w14:textId="6E301A85" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016668</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="09EE987F" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="4C0D2E11" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="09EE987F" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0D2E11" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu 2. vidusskola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="30AD0F5A" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30AD0F5A" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016704</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A32CCFA" w14:textId="5169888D" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016704</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="10DF2A89" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="215CF56A" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="10DF2A89" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="215CF56A" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu Galvenā bibliotēka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="063F9C9B" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="063F9C9B" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016526</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5167A985" w14:textId="761B369D" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016526</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="42B5D270" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="5C6F8DBA" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="42B5D270" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6F8DBA" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu Kultūras centrs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E9D0F1B" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9D0F1B" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@50900027381</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A596649" w14:textId="14C9C694" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@50900027381</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="0EB47FA9" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="5456FD4F" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="0EB47FA9" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5456FD4F" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu Mākslas skola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2840ABBF" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2840ABBF" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016988</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54099561" w14:textId="3EC007CA" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016988</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="28468C42" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="3D922C91" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="28468C42" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D922C91" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu Mūzikas skola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2BC49D08" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC49D08" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016530</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C8F407" w14:textId="225C162A" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016530</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="368DBF02" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="357F800B" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="368DBF02" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="357F800B" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu novada Bāriņtiesa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="775FE515" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="775FE515" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016545</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E45496" w14:textId="53A1AD70" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016545</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="28F2A43F" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="76E57243" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="28F2A43F" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E57243" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu novada Bērnu un jauniešu centrs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5B5D5991" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5D5991" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016507</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2741F8CD" w14:textId="37B6E752" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016507</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="0A136520" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="7F93BB35" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="0A136520" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F93BB35" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu novada Izglītības pārvalde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6181D48A" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6181D48A" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900034786</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC3AEBD" w14:textId="1DA14BCF" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900034786</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="1EC6AB1D" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="251B35A6" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="1EC6AB1D" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="251B35A6" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu novada muzejs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1FE5DD8D" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE5DD8D" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016916</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50711F32" w14:textId="6B7E4B12" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016916</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="328B21D9" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="469F4B3B" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="328B21D9" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="469F4B3B" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu novada Sociālais dienests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6815EC26" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6815EC26" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@50900016551</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C116637" w14:textId="0710D8D9" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@50900016551</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="54191696" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="1E9E61D1" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="54191696" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9E61D1" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu novada Sporta skola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D1B5C8D" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1B5C8D" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016511</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBA6DF4" w14:textId="47EAFA65" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016511</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="283D2A36" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="61845660" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="283D2A36" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61845660" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu novada vēlēšanu komisija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2CF29192" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF29192" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@90009037879</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C748B5" w14:textId="440D1A77" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@90009037879</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="529A43A1" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="4D89272B" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="529A43A1" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D89272B" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu novada vidusskola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="21B07663" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B07663" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016761</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BA7EAC" w14:textId="6114B2F3" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016761</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="6E87D09D" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="03216BB5" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="6E87D09D" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03216BB5" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu pamatskola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="342DA7AA" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="342DA7AA" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016738</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56860557" w14:textId="671F2E40" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016738</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="06C4842B" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="6B5B1A75" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="06C4842B" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5B1A75" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu pilsētas pārvalde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2112EB6C" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2112EB6C" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016884</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDE5DE1" w14:textId="3C66FC82" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016884</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="08DF57BA" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="3C0F09D0" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="08DF57BA" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0F09D0" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu pirmsskolas izglītības iestāde "Kastanītis"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="27F84023" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F84023" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016649</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C154CE" w14:textId="7E453D00" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016649</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="2CF3E6E3" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="7B353BD4" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="2CF3E6E3" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B353BD4" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu pirmsskolas izglītības iestāde "Pīlādzītis"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="44453C3C" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44453C3C" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016615</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F24AC54" w14:textId="19D72184" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016615</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="5493780E" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="23ED5A2C" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="5493780E" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23ED5A2C" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu pirmsskolas izglītības iestāde "Saulīte"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="63A91D4E" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A91D4E" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016598</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D61293" w14:textId="3D2E0D13" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016598</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="4104AA7D" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="38718515" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="4104AA7D" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38718515" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu pirmsskolas izglītības iestāde "Sprīdītis"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="760B41DB" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="760B41DB" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016899</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28EA567C" w14:textId="180271E4" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016899</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="187CBD2A" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="6B0D5646" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="187CBD2A" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0D5646" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu pirmsskolas izglītības iestāde "Zvaniņš"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="79B3A59A" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B3A59A" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE4ED9E" w14:textId="39BB592C" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="227CB823" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="0471A3FE" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="227CB823" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0471A3FE" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Talsu Valsts ģimnāzija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="16ACEF70" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16ACEF70" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016691</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="036A5CF4" w14:textId="0D7BA96F" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016691</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="1AF62DAD" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="25B0D2BC" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="1AF62DAD" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B0D2BC" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Upesgrīvas pamatskola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0B913CBC" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B913CBC" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016687</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD3A1E1" w14:textId="35CA3C33" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016687</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="5E50E3A8" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="7142FFC4" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="5E50E3A8" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7142FFC4" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Valdemārpils apvienības pārvalde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="325AEBB4" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="325AEBB4" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900041063</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="651128A3" w14:textId="158AB04E" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900041063</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="7B235599" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="603A9A31" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="7B235599" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="603A9A31" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Valdemārpils Mūzikas un mākslas skola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="433A34CC" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="433A34CC" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016564</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B085EA3" w14:textId="3EA011D0" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016564</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="35801086" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="1597CC3D" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="35801086" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1597CC3D" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Valdemārpils pirmsskolas izglītības iestāde "Saulstariņš"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B830B29" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B830B29" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016901</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D501D47" w14:textId="1DA7A1FC" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016901</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="140043DE" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="0D06B588" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="140043DE" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D06B588" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Valdemārpils vidusskola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="556ED582" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="556ED582" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016475</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1801B16C" w14:textId="4DB37D9B" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016475</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="606FCA8B" w14:textId="77777777" w:rsidTr="008625D1">
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="606FCA8B" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69386800" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="005D3860">
               <w:t>Vandzenes pirmsskolas izglītības iestāde "Zīlīte"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="33FAA55D" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FAA55D" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@50900016481</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A6A0B3" w14:textId="1114BA77" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@50900016481</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F359F0" w:rsidRPr="00F359F0" w14:paraId="644DCD93" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="3BBA1654" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="644DCD93" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BBA1654" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="005D3860">
               <w:t>Virbu pirmsskolas izglītības iestāde "</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D3860">
               <w:t>Zīļuks</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D3860">
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6CF77A91" w14:textId="77777777" w:rsidR="00F359F0" w:rsidRPr="00F359F0" w:rsidRDefault="00F359F0" w:rsidP="00114864">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF77A91" w14:textId="77777777" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="00F359F0">
               <w:t>_DEFAULT@40900016723</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00425972">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D25F5A6" w14:textId="20A1D999" w:rsidR="000E19D5" w:rsidRPr="00F359F0" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F359F0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="00F359F0">
               <w:t>?address=_DEFAULT@40900016723</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008625D1" w:rsidRPr="00F359F0" w14:paraId="1F652631" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="1F62033B" w14:textId="56C36814" w:rsidR="008625D1" w:rsidRPr="003F0262" w:rsidRDefault="003F0262" w:rsidP="008625D1">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="1F652631" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F62033B" w14:textId="56C36814" w:rsidR="000E19D5" w:rsidRPr="003F0262" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="003F0262">
-              <w:t xml:space="preserve">Talsu novada </w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="0E229EEA" w14:textId="6455774B" w:rsidR="008625D1" w:rsidRPr="003F0262" w:rsidRDefault="008625D1" w:rsidP="008625D1">
+              <w:t>Talsu novada Būvvalde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E229EEA" w14:textId="6455774B" w:rsidR="000E19D5" w:rsidRPr="003F0262" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="003F0262">
               <w:t>BUVVALDE@40900037903</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="61373E7D" w14:textId="2662D9A5" w:rsidR="008625D1" w:rsidRPr="003F0262" w:rsidRDefault="008625D1" w:rsidP="008625D1">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61373E7D" w14:textId="515A8FA4" w:rsidR="000E19D5" w:rsidRPr="003F0262" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="003F0262">
-              <w:t>https://www.latvija.lv/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00425972">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F0262">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="003F0262">
               <w:t>?address=BUVVALDE@40900037903</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008625D1" w:rsidRPr="00F359F0" w14:paraId="64420F45" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="2B170F74" w14:textId="217CB603" w:rsidR="008625D1" w:rsidRPr="003F0262" w:rsidRDefault="003F0262" w:rsidP="008625D1">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="64420F45" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B170F74" w14:textId="217CB603" w:rsidR="000E19D5" w:rsidRPr="003F0262" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="003F0262">
-              <w:t xml:space="preserve">Talsu novada </w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="2EB8A52A" w14:textId="2AD37B2D" w:rsidR="008625D1" w:rsidRPr="003F0262" w:rsidRDefault="008625D1" w:rsidP="008625D1">
+              <w:t>Talsu novada Dzimtsarakstu nodaļa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB8A52A" w14:textId="2AD37B2D" w:rsidR="000E19D5" w:rsidRPr="003F0262" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="003F0262">
               <w:t>DZIMTSARAKSTI@40900037903</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7CA515CB" w14:textId="0F2CE113" w:rsidR="008625D1" w:rsidRPr="003F0262" w:rsidRDefault="008625D1" w:rsidP="008625D1">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA515CB" w14:textId="090F1261" w:rsidR="000E19D5" w:rsidRPr="003F0262" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="003F0262">
-              <w:t>https://www.latvija.lv/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00425972">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F0262">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="003F0262">
               <w:t>?address=DZIMTSARAKSTI@40900037903</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008625D1" w:rsidRPr="00F359F0" w14:paraId="66E9AB44" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="41695AEE" w14:textId="3A85AD71" w:rsidR="008625D1" w:rsidRPr="003F0262" w:rsidRDefault="003F0262" w:rsidP="008625D1">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="66E9AB44" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41695AEE" w14:textId="3A85AD71" w:rsidR="000E19D5" w:rsidRPr="003F0262" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="003F0262">
-              <w:t xml:space="preserve">Talsu novada </w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Centrālās pārvaldes </w:t>
+              <w:t xml:space="preserve">Talsu novada Centrālās pārvaldes </w:t>
             </w:r>
             <w:r w:rsidRPr="003F0262">
               <w:br/>
-            </w:r>
-            <w:r w:rsidR="008625D1" w:rsidRPr="003F0262">
               <w:t>Informācijas un komunikācijas tehnoloģiju nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="01D22ED0" w14:textId="1FDE663A" w:rsidR="008625D1" w:rsidRPr="003F0262" w:rsidRDefault="008625D1" w:rsidP="008625D1">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D22ED0" w14:textId="1FDE663A" w:rsidR="000E19D5" w:rsidRPr="003F0262" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="003F0262">
               <w:t>IKT_NODALA@40900037903</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="775A8693" w14:textId="2B3BD065" w:rsidR="008625D1" w:rsidRPr="003F0262" w:rsidRDefault="008625D1" w:rsidP="008625D1">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="775A8693" w14:textId="4A80F591" w:rsidR="000E19D5" w:rsidRPr="003F0262" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="003F0262">
-              <w:t>https://www.latvija.lv/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00425972">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F0262">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="003F0262">
               <w:t>?address=IKT_NODALA@40900037903</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008625D1" w:rsidRPr="00F359F0" w14:paraId="2E16204D" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="17E30492" w14:textId="7B886488" w:rsidR="008625D1" w:rsidRPr="003F0262" w:rsidRDefault="003F0262" w:rsidP="008625D1">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="2E16204D" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E30492" w14:textId="7B886488" w:rsidR="000E19D5" w:rsidRPr="003F0262" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="003F0262">
               <w:t xml:space="preserve">Talsu novada Centrālās pārvaldes </w:t>
             </w:r>
             <w:r w:rsidRPr="003F0262">
               <w:br/>
-            </w:r>
-            <w:r w:rsidR="008625D1" w:rsidRPr="003F0262">
               <w:t>Nekustamo īpašumu un vides aizsardzības departaments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B331EB1" w14:textId="1638040A" w:rsidR="008625D1" w:rsidRPr="003F0262" w:rsidRDefault="008625D1" w:rsidP="008625D1">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B331EB1" w14:textId="1638040A" w:rsidR="000E19D5" w:rsidRPr="003F0262" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="003F0262">
               <w:t>NIVAD@40900037903</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="732D5B57" w14:textId="610A0AD3" w:rsidR="008625D1" w:rsidRPr="003F0262" w:rsidRDefault="008625D1" w:rsidP="008625D1">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="732D5B57" w14:textId="4B1D70B4" w:rsidR="000E19D5" w:rsidRPr="003F0262" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="003F0262">
-              <w:t>https://www.latvija.lv/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00425972">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F0262">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="003F0262">
               <w:t>?address=NIVAD@40900037903</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A3580" w:rsidRPr="00F359F0" w14:paraId="54B3EF73" w14:textId="77777777" w:rsidTr="008625D1">
-[...4 lines deleted...]
-          <w:p w14:paraId="6ACFD78C" w14:textId="62D76342" w:rsidR="001A3580" w:rsidRPr="003F0262" w:rsidRDefault="001A3580" w:rsidP="008625D1">
+      <w:tr w:rsidR="000E19D5" w:rsidRPr="00F359F0" w14:paraId="54B3EF73" w14:textId="77777777" w:rsidTr="000E19D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACFD78C" w14:textId="62D76342" w:rsidR="000E19D5" w:rsidRPr="003F0262" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="003F0262">
               <w:t>Talsu novada pašvaldības policija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="428D11F1" w14:textId="0F8071AC" w:rsidR="001A3580" w:rsidRPr="003F0262" w:rsidRDefault="001A3580" w:rsidP="008625D1">
+            <w:tcW w:w="3073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="428D11F1" w14:textId="0F8071AC" w:rsidR="000E19D5" w:rsidRPr="003F0262" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="003F0262">
               <w:t>POLICIJA@40900037903</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7037" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="38F61C99" w14:textId="27E77C95" w:rsidR="001A3580" w:rsidRPr="003F0262" w:rsidRDefault="001A3580" w:rsidP="008625D1">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F61C99" w14:textId="611CD519" w:rsidR="000E19D5" w:rsidRPr="003F0262" w:rsidRDefault="000E19D5" w:rsidP="000E19D5">
             <w:r w:rsidRPr="003F0262">
-              <w:t>https://www.latvija.lv/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00425972">
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r w:rsidR="00532058" w:rsidRPr="000E19D5">
+              <w:t>latvija.gov.lv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F0262">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:t>KDV/Write/NewMessage</w:t>
             </w:r>
             <w:r w:rsidRPr="003F0262">
               <w:t>?address=POLICIJA@40900037903</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15BAECC4" w14:textId="77777777" w:rsidR="006E16A5" w:rsidRDefault="006E16A5" w:rsidP="00F359F0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E8D99F7" w14:textId="77777777" w:rsidR="008625D1" w:rsidRPr="00F359F0" w:rsidRDefault="008625D1" w:rsidP="00F359F0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008625D1" w:rsidRPr="00F359F0" w:rsidSect="00F359F0">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D3860"/>
+    <w:rsid w:val="0003253E"/>
+    <w:rsid w:val="000E19D5"/>
     <w:rsid w:val="000E2C43"/>
     <w:rsid w:val="0019278D"/>
     <w:rsid w:val="001A3580"/>
     <w:rsid w:val="002B7A40"/>
     <w:rsid w:val="003F0262"/>
     <w:rsid w:val="00425972"/>
+    <w:rsid w:val="00532058"/>
+    <w:rsid w:val="005C39D3"/>
     <w:rsid w:val="005D3860"/>
     <w:rsid w:val="006E16A5"/>
     <w:rsid w:val="008625D1"/>
     <w:rsid w:val="00A54E90"/>
     <w:rsid w:val="00A9303D"/>
+    <w:rsid w:val="00AB2296"/>
+    <w:rsid w:val="00B61B04"/>
     <w:rsid w:val="00C92279"/>
     <w:rsid w:val="00F359F0"/>
     <w:rsid w:val="00FD3585"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5D1435B2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CF573C77-43F4-4869-9AAB-C2EFE6A56E4A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -3547,51 +3925,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>5260</Words>
   <Characters>2999</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>