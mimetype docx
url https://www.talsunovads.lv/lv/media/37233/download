--- v0 (2026-08-04)
+++ v1 (2026-09-20)
@@ -1,5077 +1,4536 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3880747C" w14:textId="77777777" w:rsidR="00922FA4" w:rsidRDefault="00922FA4" w:rsidP="00600774">
-[...22 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="61753CA6" w14:textId="6EAAFB2C" w:rsidR="003843D4" w:rsidRPr="001A4A74" w:rsidRDefault="003843D4" w:rsidP="00041975">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69A48A6A" w14:textId="77777777" w:rsidR="00E42625" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00F3461E">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00433C65" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zīvokļa īpašuma</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3461E" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="178AB7E7" w14:textId="77777777" w:rsidR="00E42625" w:rsidRDefault="00000000" w:rsidP="00F3461E">
+      <w:r w:rsidR="00DF7CBC" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lielajā ielā 14-2, Valdemārpilī</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3461E" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Talsu novadā, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685EE3BD" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00600774">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...65 lines deleted...]
-          <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F3461E">
-[...13 lines deleted...]
-      <w:r w:rsidR="00433C65" w:rsidRPr="00A8196F">
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kadastra numurs </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7CBC" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>88179000315</w:t>
+      </w:r>
+      <w:r w:rsidR="00433C65" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00433C65" w:rsidRPr="00CD4A7E">
+      <w:r w:rsidR="00433C65" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> izsoles noteikumi </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395C1ACF" w14:textId="4728236C" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00DB772E" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="1B53C4B2" w14:textId="77777777" w:rsidR="003843D4" w:rsidRDefault="003843D4" w:rsidP="007903DD">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB9FAAA" w14:textId="7793E785" w:rsidR="00CD4A7E" w:rsidRPr="00041975" w:rsidRDefault="001F06AA" w:rsidP="00041975">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7D44FA" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00CD4A7E" w:rsidP="00CD4A7E">
-[...12 lines deleted...]
-    <w:p w14:paraId="69CBF320" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="7FD21A0E" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Informācija par atsavināmo objektu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503AF754" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="3A3E842C" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Atsavināmais objekts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012F3027" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00442C25" w:rsidRDefault="00000000" w:rsidP="00B104F8">
+    <w:p w14:paraId="0B6153D8" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00A451C7">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CD4A7E">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Dzīvokļa īpašums</w:t>
       </w:r>
-      <w:r w:rsidR="00F3461E">
+      <w:r w:rsidR="00DF7CBC" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lielajā ielā 14-2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3461E" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7CBC" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valdemārpilī, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3461E" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Talsu novadā, kadastra numurs</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7CBC" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 88179000315</w:t>
+      </w:r>
+      <w:r w:rsidR="006A28A2" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (turpmāk – Objekts)</w:t>
+      </w:r>
+      <w:r w:rsidR="00442C25" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8196F" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F3461E">
-[...49 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003A5E28" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kas saskaņā ar</w:t>
+      </w:r>
+      <w:r w:rsidR="004266A8" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Valsts zemes dienesta Nekustamā īpašuma valsts kadastra informācijas sistēmas teksta datiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8196F" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sastāv </w:t>
+      </w:r>
+      <w:r w:rsidR="00B748EE" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r w:rsidR="00F3461E">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00F3461E" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B104F8">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00B104F8" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>divu</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk218611068"/>
-      <w:r w:rsidR="00B104F8">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00B104F8" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> istabu dzīvokļa ar kopējo platību</w:t>
+      </w:r>
+      <w:r w:rsidR="00A451C7" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 104,3m</w:t>
+      </w:r>
+      <w:r w:rsidR="00A451C7" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B104F8" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B104F8" w:rsidRPr="009A5341">
-[...82 lines deleted...]
-        <w:t>zemes vienības ar kadastra</w:t>
+      <w:r w:rsidR="003A5E28" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(turpmāk – Dzīvoklis) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A451C7" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un pie dzīvokļa īpašuma piederošajām</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk192172041"/>
+      <w:r w:rsidR="00A451C7" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1043/</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00A451C7" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3690 kopīpašuma domājamām daļām no zemes vienības ar kadastra apzīmējumu 88170020061 un būvēm ar kadastra apzīmējumiem 88170020061001, 88170020061002, 88170020061003, 88170020061004, 88170020061005, 88170020061006 un 88170020061007</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00B104F8">
-[...55 lines deleted...]
-    <w:p w14:paraId="0A570B75" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:r w:rsidR="00491A61">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDA405D" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Objekta reģistrācija Zemesgrāmatā:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485F3F54" w14:textId="77777777" w:rsidR="00AD28C8" w:rsidRPr="00AD28C8" w:rsidRDefault="00000000" w:rsidP="00AD28C8">
+    <w:p w14:paraId="62E400C8" w14:textId="77777777" w:rsidR="00AD28C8" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00AD28C8">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Objekts reģistrēts uz Talsu novada pašvaldības</w:t>
       </w:r>
-      <w:r w:rsidR="00134EE6">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00134EE6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – Pašvaldība)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF0962">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vārda Kurzemes rajona tiesas </w:t>
       </w:r>
-      <w:r w:rsidR="003A305E">
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A451C7" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valdemārpils pilsētas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>zemesgrāmatas nodalījumā</w:t>
       </w:r>
-      <w:r w:rsidR="00B748EE" w:rsidRPr="00B748EE">
-[...25 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00B748EE" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A451C7" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t> 100000524862-2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090D44DC" w14:textId="77777777" w:rsidR="00A166AF" w:rsidRPr="00A166AF" w:rsidRDefault="00000000" w:rsidP="002B47EA">
+    <w:p w14:paraId="5FFEE00E" w14:textId="77777777" w:rsidR="00A166AF" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="002B47EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Objekta īss raksturojums:</w:t>
       </w:r>
-      <w:r w:rsidR="002B47EA">
+      <w:r w:rsidR="002B47EA" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1764B7" w14:textId="77777777" w:rsidR="00204F9A" w:rsidRPr="008D485D" w:rsidRDefault="00000000" w:rsidP="008D485D">
-[...7 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w14:paraId="4FE66C66" w14:textId="77777777" w:rsidR="002F6CFC" w:rsidRPr="00491A61" w:rsidRDefault="00000000" w:rsidP="00491A61">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008D485D">
+        <w:t>Objekts atrodas Talsu novada Valdemārpils pilsētas centrālajā daļā. Apkārtnes nodrošinājums ar infrastruktūru ir labs. Apkārtējo tuvējo apbūvi veido 1-3 stāvu vairāku dzīvokļu dzīvojamās mājas. Dzīvokļa telpu apdare ir apmierinošā tehniskajā stāvoklī. Dzīvoklī ir veikts vienkāršs kosmētisks remonts. Dzīvoklim ir nomainītas ārdurvis</w:t>
+      </w:r>
+      <w:r w:rsidR="00917089" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Objekts atrodas Talsu novada Ārlavas pagastā, </w:t>
-[...249 lines deleted...]
-    <w:p w14:paraId="657FB48B" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00204F9A" w:rsidRDefault="00000000" w:rsidP="00204F9A">
+        <w:t xml:space="preserve">, nomainīti logi (PVC), kā arī nomainīta elektroinstalācija. Dzīvoklī ir krāsns apkure, virtuves telpā demontēta plīts. Dzīvoklī ir izbūvēta tualetes telpa un vannas telpa. Vannas istabas telpa ir bez santehnikas. Dzīvoklī ir pieslēgums pilsētas ūdensapgādei un kanalizācijai. </w:t>
+      </w:r>
+      <w:r w:rsidR="00491A61" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dzīvoklis ir pārbūvēts </w:t>
+      </w:r>
+      <w:r w:rsidR="00491A61">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no divu istabu dzīvokļa </w:t>
+      </w:r>
+      <w:r w:rsidR="00491A61" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>par trīs istabu dzīvokli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D973CC" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00204F9A">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204F9A">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apgrūtinājumi nav.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3E2032" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="123C44C9" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00CD4A7E">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uz Objektu nav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pirmpirkuma tiesīb</w:t>
       </w:r>
-      <w:r w:rsidR="00D06A6A">
+      <w:r w:rsidR="00D06A6A" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6606FD" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00CD4A7E" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="2D27872C" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00CD4A7E" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E26F640" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="004946A7" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="607966A5" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004946A7">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Objekta atsavināšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C19CAB" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="004946A7" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="2C63A29B" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004946A7">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Objekta nosacītā (sākuma) cena –</w:t>
       </w:r>
-      <w:r w:rsidR="00A27111" w:rsidRPr="004946A7">
+      <w:r w:rsidR="00A27111" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00514E60">
+      <w:r w:rsidR="00917089" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>82</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A27111" w:rsidRPr="00B2550B">
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A27111" w:rsidRPr="004946A7">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917089" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27111" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>0,00 EUR</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27111" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00514E60">
-[...23 lines deleted...]
-      <w:r w:rsidR="00A27111" w:rsidRPr="004946A7">
+      <w:r w:rsidR="00BF2CFE" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>četrpadsmit tūkstoši četri simti piecdesmit</w:t>
+      </w:r>
+      <w:r w:rsidR="00514E60" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27111" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>euro,</w:t>
       </w:r>
-      <w:r w:rsidR="00A27111" w:rsidRPr="004946A7">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A27111" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t> 00 centi)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004946A7">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A3EE11" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="0561E5E9" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Objekta atsavināšanas metode – pārdošana izsolē.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F0C085" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="17BDC7B5" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Objekta atsavināšanas paņēmiens – elektroniska izsole ar augšupejošu soli.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F166696" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="66A316BC" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk98335250"/>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:bookmarkStart w:id="2" w:name="_Hlk98335250"/>
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Objekta atsavināšanas organizētājs –</w:t>
       </w:r>
-      <w:r w:rsidR="00134EE6">
+      <w:r w:rsidR="00134EE6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ašvaldības mantas iznomāšanas un atsavināšanas komisija</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – Komisija).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196A7225" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="19AC1C0A" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Objekta izsoles sagatavošanas kārtība – pēc noteikumu apst</w:t>
       </w:r>
-      <w:r w:rsidR="00F550C6">
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>iprināšanas oficiālajā izdevumā </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>“Latvijas Vēstnesis”, elektronisko izsoļu vietnē</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E">
+        <w:r w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://izsoles.ta.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pašvaldības laikrakstā un </w:t>
       </w:r>
-      <w:r w:rsidR="00065D1B">
+      <w:r w:rsidR="00065D1B" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ašvaldības tīmekļvietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E">
+        <w:r w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>www.talsunovads.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek publicēts sludinājums par izsoli.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A9AD6A" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00CD4A7E" w:rsidP="00CD4A7E">
-[...13 lines deleted...]
-    <w:p w14:paraId="3F6E8949" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="7ABC7B21" w14:textId="77777777" w:rsidR="003843D4" w:rsidRDefault="003843D4" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BCC967A" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izsoles dalībnieki</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E957DD4" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00F550C6">
+    <w:p w14:paraId="62B598F7" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00F550C6">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Par izsoles dalībnieku var būt jebkura fiziska </w:t>
       </w:r>
-      <w:r w:rsidR="00F550C6">
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vai juridiska persona, kurai ir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiesības iegūt nekustamo īpašumu un kura izsoles pretendentu reģistrācijas termiņā ir iemaksājusi šo noteikumu 5.1.</w:t>
       </w:r>
-      <w:r w:rsidR="00F550C6">
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
-[...14 lines deleted...]
-    <w:p w14:paraId="29603DB2" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>punktā norādīto nodrošinājum</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2CFE" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a naudu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un autorizēta dalībai izsolē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBA22FB" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00CD4A7E" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EDCDC8F" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izsoles pretendentu reģistrācija Izsoļu dalībnieku reģistrā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2B98F3" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="5A065102" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3177F">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pretenden</w:t>
       </w:r>
-      <w:r w:rsidR="00F550C6" w:rsidRPr="00A3177F">
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tu reģistrācija notiek no 202</w:t>
       </w:r>
-      <w:r w:rsidR="00630B20">
+      <w:r w:rsidR="00630B20" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00F550C6" w:rsidRPr="00A3177F">
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. gada </w:t>
       </w:r>
-      <w:r w:rsidR="00E03BB0">
+      <w:r w:rsidR="00BF2CFE" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>10</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A3177F" w:rsidRPr="00A3177F">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3177F" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00630B20">
+      <w:r w:rsidR="00630B20" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D2189F">
+      <w:r w:rsidR="00BF2CFE" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>augusta</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F550C6" w:rsidRPr="00A3177F">
+        <w:t>septembra</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> plkst. 13.00 līdz 202</w:t>
       </w:r>
-      <w:r w:rsidR="00630B20">
+      <w:r w:rsidR="00630B20" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00F550C6" w:rsidRPr="00A3177F">
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. gada </w:t>
       </w:r>
-      <w:r w:rsidR="00E03BB0">
+      <w:r w:rsidR="00BF2CFE" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>30</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A3177F" w:rsidRPr="00A3177F">
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3177F" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00630B20">
+      <w:r w:rsidR="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000E33E2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2CFE" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>augusta</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F550C6" w:rsidRPr="00A3177F">
+        <w:t>septembra</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> plkst. 23.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3177F">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>59</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> elektronisko izsoļu vietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E">
+        <w:r w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://izsoles.ta.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pēc oficiāla paziņojuma par izsoli publicēšanas Latvijas</w:t>
       </w:r>
-      <w:r w:rsidR="00F550C6">
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Republikas oficiālajā izdevumā </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>“Latvijas Vēstnesis”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F978076" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="3F5EAB9E" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve">Izsoles pretendenti – fiziskas personas, kuras vēlas savā vai cita vārdā vai juridiskās personas vārdā pieteikties izsolei, elektronisko izsoļu vietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E">
+        <w:r w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://izsoles.ta.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> norāda:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52281525" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00771968">
+    <w:p w14:paraId="2DEAA9D6" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00771968">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w14:paraId="66C003F5" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Fiziska persona:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E823DA0" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1287"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vārdu, uzvārdu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F64ADD6" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="0582F686" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1287"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>personas kodu vai dzimšanas datumu (persona, kurai nav piešķirts personas kods);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046DD0CC" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="0C382C87" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1287"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>kontaktadresi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EFE4E0" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="6210F335" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1287"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>personu apliecinoša dokumenta veidu un numuru;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252C12C9" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="3F4F32FD" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1287"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>norēķinu rekvizītus (kredītiestādes konta numurs, uz kuru personai atmaksājama nodrošinājuma summa);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D95F58" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="5C63DB9D" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1287"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>personas papildu kontaktinformāciju – elektroniskā pasta adresi un tālruņa numuru (ja tāds ir).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2B80E4" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="7DED0FB7" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Fiziska persona, kura pārstāv citu fizisku vai juridisku personu, papildus 4.2.1.</w:t>
       </w:r>
-      <w:r w:rsidR="00A0274A">
+      <w:r w:rsidR="00A0274A" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00321DB6">
+      <w:r w:rsidR="00321DB6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>punktā norādītajam, sniedz informāciju par:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BFCA76F" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="0A80DF16" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1287"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pārstāvamās personas veidu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B029DD" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="0CFB0F5C" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1287"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vārdu, uzvārdu fiziskai personai vai nosaukumu juridiskai personai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F42C345" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="1688F106" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1287"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>personas kodu vai dzimšanas datumu (personai, kurai nav piešķirts personas kods) fiziskai personai vai reģistrācijas numuru juridiskai personai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4A32EA" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="1E933A4A" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1287"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>kontaktadresi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9016CC" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="112FEAD3" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1287"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>personu apliecinoša dokumenta veidu un numuru fiziskai personai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC75724" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="76504E21" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1287"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>informāciju par notariāli apliecinātu pilnvaru, ja reģistrēts lietotājs izsolē pārstāv citu fizisku personu, vai informāciju par rakstiski noformētu pilnvaru vai dokumentu, kas apliecina reģistrēta lietotāja tiesības pārstāvēt juridisku personu bez īpaša pilnvarojuma, ja reģistrēts lietotājs pārstāv juridisku personu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2066E16A" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="01D25203" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1287"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>informāciju par pilnvarojuma apjomu (pārstāvības tiesības konkrētai izsolei, vairākām konkrētām izsolēm, uz noteiktu laiku, pastāvīgi);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E2511D" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="7CA0E0AD" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1287"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>attiecīgās lēmējinstitūcijas lēmumu par nekustamā īpašuma iegādi juridiskajai personai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764E8273" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="42D857C4" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Reģistrējoties Izsoļu dalībnieku reģistrā, persona iepazīstas ar elektronisko izsoļu vietnes lietošanas noteikumiem un apliecina noteikumu ievērošanu, kā arī par sevi sniegto datu patiesumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEF6978" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="00ABE1FC" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ziņas par personu iekļauj Izsoļu dalībnieku reģistrā, pamatojoties uz personas iesniegumu. Iesniegumu persona iesniedz patstāvīgi, izmantojot elektronisko izsoļu vietnē pi</w:t>
       </w:r>
-      <w:r w:rsidR="00A0274A">
+      <w:r w:rsidR="00A0274A" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>eejamo elektronisko pakalpojumu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">“Par e-izsoļu vietnes dalībnieka dalību konkrētā izsolē” un identificējoties ar vienu no vienotajā valsts un pašvaldību portālā </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E">
+        <w:r w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>www.latvija.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> piedāvātajiem identifikācijas līdzekļiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47ADE574" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="42A8182D" w14:textId="45C9D3BF" w:rsidR="00E47E2A" w:rsidRPr="00C34021" w:rsidRDefault="00000000" w:rsidP="00E47E2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Reģistrēts lietotājs, kurš vēlas piedalīties izsludinātajā izsolē, elektronisko izsoļu vietnē nosūta izsoles rīkotājam lūgumu par autorizēšanu dalībai konkrētā izsolē un izsoles sludinājumā norādītajā izsoles rīkotāja kontā iemaksā izsoles nodrošinājuma summu sludinājumā noteiktajā apmērā, kā arī sedz maksu par dalību izsolē vietnes administratoram normatīvajos aktos noteiktajā apmērā saskaņā ar elektronisko izsoļu vietnē reģistrētam lietotājam sagatavotu rēķinu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75486A34" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="45B448FE" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Izsoles rīkotājs autorizē izsoles pretendentu, kurš izpildījis izsoles priekšnoteikumus, </w:t>
       </w:r>
-      <w:r w:rsidR="00A0274A">
+      <w:r w:rsidR="00A0274A" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">dalībai izsolē </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>septiņu dienu laikā, izmantojot elektronisko izsoļu vietnē pieejamo rīku.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F4FA3" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="30611F87" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Informāciju par autorizēšanu dalībai izsolē izsoles rīkotājs reģistrētam lietotājam nosūta elektroniski uz elektronisko izsoļu vietnē reģistrētam lietotājam izveidoto kontu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3F1F12" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="19033D0F" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Autorizējot personu izsolei, katram solītājam elektronisko izsoļu vietnes sistēma automātiski izveido unikālu identifikatoru.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5297BCF2" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="2C4A3913" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Izsoles pretendents netiek reģistrēts, ja:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22386DBA" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00771968">
+    <w:p w14:paraId="367C5276" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00771968">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>nav vēl iestājies vai ir beidzies pretendentu reģistrācijas termiņš;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D63BEE" w14:textId="77777777" w:rsidR="00A3177F" w:rsidRPr="00A3177F" w:rsidRDefault="00000000" w:rsidP="00771968">
+    <w:p w14:paraId="5A745A6C" w14:textId="77777777" w:rsidR="00A3177F" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00771968">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
-[...21 lines deleted...]
-      <w:r w:rsidR="00F550C6">
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nav norādīta visa šo noteikumu 4.2.1. un/vai 4.2.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>apakšpunktā minētā informācija, vai nav veikti šo noteikumu 5.1. un 5.2. apakšpunktā norādītie maksājumi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC5FE9D" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="3CBDCE1B" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izsoles rīkotāji nav tiesīgi līdz izsoles sākumam sniegt informāciju par izsoles pretendentiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C5AF1D" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="5898B8B9" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izsoles dalībniekiem ir tiesības iepazīties ar Objekta izsoles noteikumiem, kā arī, iepriekš piesakoties, ar pārdodamo Objektu. Kontaktpersonas</w:t>
       </w:r>
-      <w:r w:rsidR="00321DB6">
+      <w:r w:rsidR="00321DB6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par Objektu –</w:t>
       </w:r>
-      <w:r w:rsidR="00321DB6">
+      <w:r w:rsidR="00321DB6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pašvaldības </w:t>
       </w:r>
-      <w:r w:rsidR="001F4FC7">
+      <w:r w:rsidR="001F4FC7" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Valdemārpils apvienības </w:t>
       </w:r>
-      <w:r w:rsidR="000A5242" w:rsidRPr="000A5242">
+      <w:r w:rsidR="000A5242" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pārvalde</w:t>
       </w:r>
-      <w:r w:rsidR="00321DB6">
+      <w:r w:rsidR="00321DB6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s vadītāj</w:t>
       </w:r>
-      <w:r w:rsidR="001F4FC7">
+      <w:r w:rsidR="001F4FC7" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00A26D5E">
+      <w:r w:rsidR="00A26D5E" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F4FC7">
+      <w:r w:rsidR="001F4FC7" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Solveiga Stalidzāne</w:t>
       </w:r>
-      <w:r w:rsidR="00A0274A">
+      <w:r w:rsidR="00A0274A" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, tālr.</w:t>
       </w:r>
-      <w:r w:rsidR="00A26D5E">
+      <w:r w:rsidR="00A26D5E" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F4FC7">
+      <w:r w:rsidR="001F4FC7" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>25781676</w:t>
       </w:r>
-      <w:r w:rsidR="00321DB6">
+      <w:r w:rsidR="00321DB6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00321DB6">
+      <w:r w:rsidR="00321DB6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>par izsoles noteikumiem –</w:t>
       </w:r>
-      <w:r w:rsidR="00C25D19">
+      <w:r w:rsidR="00C25D19" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00321DB6">
+      <w:r w:rsidR="00321DB6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ašvaldības </w:t>
       </w:r>
-      <w:r w:rsidR="00262E0E">
+      <w:r w:rsidR="00262E0E" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Centrālās pārvaldes J</w:t>
       </w:r>
-      <w:r w:rsidR="00A3177F">
+      <w:r w:rsidR="00A3177F" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>uridiskā, iepirkumu un kapitālsabiedrību uzraudzības departament</w:t>
       </w:r>
-      <w:r w:rsidR="00321DB6">
+      <w:r w:rsidR="00321DB6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a vecākā juriste Karīna Lukse</w:t>
       </w:r>
-      <w:r w:rsidR="00F550C6">
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tālr.</w:t>
       </w:r>
-      <w:r w:rsidR="00321DB6">
+      <w:r w:rsidR="00321DB6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C25D19">
+      <w:r w:rsidR="00C25D19" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>25689073</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. Izsoles noteikumi pieejami </w:t>
       </w:r>
-      <w:r w:rsidR="00C25D19">
+      <w:r w:rsidR="00C25D19" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ašvaldības tīmekļvietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E">
+        <w:r w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>www.talsunovads.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, sadaļā</w:t>
       </w:r>
-      <w:r w:rsidR="00C25D19">
+      <w:r w:rsidR="00C25D19" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izsoles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DBE2D2" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00CD4A7E" w:rsidP="00CD4A7E">
-[...13 lines deleted...]
-    <w:p w14:paraId="589972B8" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00A26D5E">
+    <w:p w14:paraId="75F38604" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00CD4A7E" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A694E7A" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00A26D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nodrošinājuma naudas un reģistrācijas maksas samaksas kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D2F448" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00603812" w:rsidRDefault="00000000" w:rsidP="00603812">
+    <w:p w14:paraId="54F45E15" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00603812">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izsoles dalībniekiem j</w:t>
       </w:r>
-      <w:r w:rsidR="00F550C6">
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>āiemaksā nodrošinājuma nauda 10 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>procentu apmērā no Objekta nosacītās vērtības, tas ir,</w:t>
       </w:r>
-      <w:r w:rsidR="00493BE4">
+      <w:r w:rsidR="00493BE4" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00514E60">
+      <w:r w:rsidR="005E10FC" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>82</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F550C6" w:rsidRPr="00FA7F94">
+        <w:t>1 445</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00C25D19" w:rsidRPr="00FA7F94">
+      <w:r w:rsidR="00C25D19" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00493BE4" w:rsidRPr="00FA7F94">
+      <w:r w:rsidR="00493BE4" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00F550C6" w:rsidRPr="00FA7F94">
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7F94">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">EUR </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7F94">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00514E60">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="005E10FC" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>viens tūkstotis</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0C2B" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> četri simti četrdesmit pieci </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>euro,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25D19" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00493BE4" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>centi),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7F94">
-[...44 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00C25D19" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ašvaldības kontā: </w:t>
+      </w:r>
+      <w:r w:rsidR="00603812" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LV39TREL9802560031000, Valsts kase, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ar atzīmi </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25D19" w:rsidRPr="00E47E2A">
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C25D19" w:rsidRPr="00C25D19">
-[...22 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>“Dzīvokļa īpašuma</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7F94" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F550C6" w:rsidRPr="00603812">
-[...63 lines deleted...]
-      <w:r w:rsidRPr="00603812">
+      <w:r w:rsidR="00EA0C2B" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lielajā ielā 14-2, Valdemārpilī,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Talsu novadā, izsoles nodrošinājuma nauda”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F23629" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="3DCA3B92" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Izsoles reģistrācijas maksa jāiemaksā atbilstoši elektronisko izsoļu vietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00CD4A7E" w:rsidRPr="0012247E">
+        <w:r w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://izsoles.ta.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajiem nosacījumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B14B217" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="125C381E" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ja pretendents nav iemaksājis nodrošinājuma naudu un izsoles reģistrācijas maksu, tas pie izsoles netiek pielaists.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2400E51D" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00CD4A7E" w:rsidP="00CD4A7E">
-[...13 lines deleted...]
-    <w:p w14:paraId="51624B52" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    <w:p w14:paraId="76E195D6" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00CD4A7E" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="473E22C3" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A7E">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izsoles norise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F07510" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00603812" w:rsidRDefault="00000000" w:rsidP="00603812">
+    <w:p w14:paraId="35C85B99" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00603812">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603812">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Izsole sākas elektronisko izsoļu vietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00CD4A7E" w:rsidRPr="00603812">
+        <w:r w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A">
           <w:rPr>
             <w:b/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://izsoles.ta.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00603812">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00630B20">
+      <w:r w:rsidR="00630B20" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00603812">
+      <w:r w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F550C6" w:rsidRPr="00603812">
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> gada </w:t>
       </w:r>
-      <w:r w:rsidR="00E03BB0">
+      <w:r w:rsidR="00EA0C2B" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00603812" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5C7E" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0C2B" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>septembrī</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26D5E" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>plkst. 13.00 un noslēdzas 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00630B20" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. gada </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0C2B" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00603812" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00630B20" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0C2B" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>oktobrī</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26D5E" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>plkst. 13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626EBE5E" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izsolei autorizētie dalībnieki drīkst izdarīt solījumus visā izsoles norises laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8A086B" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pārsolīšanas summa jeb solis –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5214" w:rsidRPr="00E47E2A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidR="00603812" w:rsidRPr="00603812">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00D06A6A" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,00</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EUR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5214" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>viens simts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t> 00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">centi). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4371DCC5" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja pēdējo piecu minūšu laikā pirms izsoles noslēgšanas noteiktā laika tiek reģistrēts solījums, izsoles laiks automātiski tiek pagarināts par piecām minūtēm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022F3AA0" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja pēdējās stundas laikā pirms izsoles noslēgšanas tiek konstatēti būtiski tehniski traucējumi, kas var ietekmēt izsoles rezultātu, un tie nav saistīti ar sistēmas drošības pārkāpumiem, izsoles laiks automātiski tiek pagarināts </w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>līdz nākamās darbadienas plkst. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>13.00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E8C36B" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc izsoles noslēgšanas solījumus nereģistrē un elektronisko izsoļu vietnē tiek norādīts izsoles noslēguma datums, laiks un pēdējais izdarītais solījums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449DE206" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izsoles organizētājs var pārtraukt izsoli, ja tās norises laikā saņemts elektronisko izsoļu vietnes drošības pārvaldnieka paziņojums par būtiskiem tehniskiem traucējumiem, kas var ietekmēt izsoles rezultātu. Paziņojumu par izsoles pārtraukšanu publicē elektronisko izsoļu vietnē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1FB0CC" w14:textId="246D3973" w:rsidR="00E47E2A" w:rsidRPr="00C34021" w:rsidRDefault="00000000" w:rsidP="00E47E2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc izsoles slēgšanas sistēma automātiski sagatavo izsoles aktu, kuru </w:t>
+      </w:r>
+      <w:r w:rsidR="002143D8" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>omisija apstiprina septiņu dienu laikā pēc izsoles slēgšanas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCE403A" w14:textId="77777777" w:rsidR="00AE025E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izsoles dalībniekiem, kuri piedalījušies izsolē, bet nav nosolījuši izsoles Objektu, septiņu darba dienu laikā pēc attiecīga iesnieguma saņemšanas tiek atmaksāta nodrošinājuma nauda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C82BACE" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja juridiskajai personai, kura nosolījusi visaugstāko cenu, konstatēts nodokļu parāds, kas ir li</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>elāks par 150</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5242" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 EUR (viens simts piecdesmit </w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, 00 centi)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, Objekts tiek piedāvāts pircējam, kurš nosolījis nākamo augstāko cenu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E451A20" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ja izsoles dalībnieks, kurš nosolījis augstāko cenu, noteiktajā laikā nav samaksājis nosolīto cenu, par to Komisija informē izsoles dalībnieku, kurš nosolījis nākamo augstāko cenu, un šim izsoles dalībniekam ir tiesības divu nedēļu laikā no paziņojuma saņemšanas dienas paziņot izsoles rīkotājam par Objekta pirkšanu par paša nosolīto augstāko cenu un viena mēneša laikā noslēgt Objekta pirkuma līgumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C07F453" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00CD4A7E" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2834DE8F" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izsoles akta un rezultātu apstiprināšana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4AD597" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Komisijas priekšsēdētājs apstiprina izsoles aktu septiņu dienu laikā pēc izsoles slēgšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F0B9D4" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izsoles rezultātus apstiprina Komisija ne vēlāk kā 30</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dienu laikā pēc visu maksājumu par Objekta pirkšanu nokārtošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6215C7CA" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pašvaldības domes priekšsēdētājam var iesniegt sūdzības par Komisijas darbībām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789E7F0C" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00CD4A7E" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737CFA6C" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nenotikušās izsoles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA0063C" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja neviens izsoles dalībnieks nav pārsolījis izsoles nosacīto cenu vai arī nosolītājs nav samaksājis nosolīto cenu un izsoles dalībnieks, kas nosolījis nākamo augstāko cenu par Objektu, atsakās iegādāties Objektu sas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kaņā ar izsoles noteikumu 6.11. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>punktu, izsole ar augšupejošu soli atzīstama par nenotikušu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421BEF28" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja Objekta pirmajā izsolē neviens nav pārsolījis izsoles sākumcenu, </w:t>
+      </w:r>
+      <w:r w:rsidR="004E25CE" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pašvaldība var </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>rīko</w:t>
+      </w:r>
+      <w:r w:rsidR="004E25CE" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otro izsoli ar augšupejošu soli, kurā </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AD4" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ašvaldība var pazemināt izsole</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s sākumcenu ne vairāk kā par 20 p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>rocentiem, var rīkot jaunu izsoli, mainot nosolītās augstākās cenas samaksas kārtību vai ierosināt atcelt lēmumu par Objekta nodošanu atsavināšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B2B6AF" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc otrās nesekmīgās izsoles </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AD4" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ašvaldība var noteikt trešo izsoli ar augšupejošu soli, pazeminot izsole</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s sākumcenu ne vairāk kā par 60 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>procentiem no nosacītās cenas, rīkot jaunu izsoli, mainot nosolītās cenas samaksas kārtību, rīkot izsoli ar lejupejošu soli vai ierosināt atcelt lēmumu par Objekta nodošanu atsavināšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171739A8" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc trešās nesekmīgās izsoles </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AD4" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ašvaldība var ierosināt atkārtotu Objekta novērtēšanu, citu Publiskas personas mantas atsavināšanas likumā noteikto mantas atsavināšanas veidu vai atcelt lēmumu par Objekta nodošanu atsavināšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710BB2F3" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00CD4A7E" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68DD1B12" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Norēķinu kārtība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0564790E" w14:textId="77777777" w:rsidR="00AE025E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00AE025E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izsoles dalībni</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>eks, kurš nosolījis Objektu, 10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darba dienu laikā noslēdz Objekta pirkuma līgumu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A84B6B2" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00AE025E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izsoles dalībniekam, kurš nosolījis augstāko cenu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE025E" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28 (divdesmit astoņu) mēnešu laikā no pirkuma līguma noslēgšanas dienas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>jāveic atlikuš</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE025E" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maksājum</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE025E" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par Objekta pirkšanu, ievērojot pirkuma līgumā norādīto samaksas kārtību. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5061B5BC" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="0015286F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visi norēķini tiek veikti ar pārskaitījumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AD4" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ašvaldības kontā: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LV39TREL9802560031000, Valsts kase, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F550C6" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ar atzīmi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk102634090"/>
+      <w:r w:rsidR="00694F9D" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dzīvokļa īpašuma</w:t>
+      </w:r>
+      <w:r w:rsidR="00694F9D" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE025E" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lielajā ielā 14-2, Valdemārpilī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, Talsu novadā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izsole”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F85DCDD" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00E47E2A" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja izsoles dalībnieks 9.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="0095601D" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">punktā noteiktajā termiņā nav norēķinājies par Objektu šajos noteikumos minētajā kārtībā, viņš zaudē tiesības uz nosolīto Objektu un tam tiek atmaksāta iemaksātā summa, izņemot samaksātā nodrošinājuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE025E" w:rsidRPr="00E47E2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nauda</w:t>
+      </w:r>
+      <w:r w:rsidR="0095601D" w:rsidRPr="00E47E2A">
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00EB5C7E">
-[...104 lines deleted...]
-    <w:p w14:paraId="1DC7AC59" w14:textId="77777777" w:rsidR="00CD4A7E" w:rsidRPr="00CD4A7E" w:rsidRDefault="00000000" w:rsidP="00CD4A7E">
+    </w:p>
+    <w:p w14:paraId="1FBEF048" w14:textId="7BB3E80C" w:rsidR="003A2DF1" w:rsidRPr="00041975" w:rsidRDefault="00000000" w:rsidP="00F550C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
-        <w:rPr>
-[...1217 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:r w:rsidRPr="00041975">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpašuma tiesības uz Objektu izsoles dalībnieks, kurš nosolījis augstāko cenu, iegūst ar brīdi, kad samaksāta visa pirkuma summa un īpašuma tiesības reģistrētas zemesgrāmatā.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003A2DF1" w:rsidRPr="00041975" w:rsidSect="002866A3">
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="1134" w:bottom="1701" w:left="1701" w:header="850" w:footer="850" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E30CC2C" w14:textId="77777777" w:rsidR="00EC00FC" w:rsidRDefault="00EC00FC">
+    <w:p w14:paraId="57B2F608" w14:textId="77777777" w:rsidR="00CB06F6" w:rsidRDefault="00CB06F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7627A434" w14:textId="77777777" w:rsidR="00EC00FC" w:rsidRDefault="00EC00FC">
+    <w:p w14:paraId="0C4F1A7D" w14:textId="77777777" w:rsidR="00CB06F6" w:rsidRDefault="00CB06F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...3 lines deleted...]
-    </w:r>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08172FCF" w14:textId="77777777" w:rsidR="001F06AA" w:rsidRDefault="001F06AA">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
   </w:p>
-  <w:p w14:paraId="5CAEF2D0" w14:textId="77777777" w:rsidR="00FE4700" w:rsidRDefault="00FE4700"/>
-[...1 lines deleted...]
-  <w:p w14:paraId="0170567A" w14:textId="77777777" w:rsidR="00143010" w:rsidRDefault="00000000">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F569B28" w14:textId="527417D3" w:rsidR="001C55DE" w:rsidRDefault="001F06AA">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4DB248B5" w14:textId="3A893F48" w:rsidR="006D1057" w:rsidRDefault="006D1057">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3F5FE5C1" w14:textId="77777777" w:rsidR="005213BF" w:rsidRDefault="00000000">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="529C7DC5" w14:textId="77777777" w:rsidR="005213BF" w:rsidRDefault="00000000">
     <w:r>
-      <w:t xml:space="preserve">          </w:t>
+      <w:t xml:space="preserve">          Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
+  </w:p>
+  <w:p w14:paraId="5891BF0A" w14:textId="77777777" w:rsidR="00FE4700" w:rsidRDefault="00000000">
     <w:r>
-      <w:t>Šis</w:t>
+      <w:t xml:space="preserve">          Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...153 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FCE6131" w14:textId="77777777" w:rsidR="00EC00FC" w:rsidRDefault="00EC00FC">
+    <w:p w14:paraId="474CDA3C" w14:textId="77777777" w:rsidR="00CB06F6" w:rsidRDefault="00CB06F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B8E3911" w14:textId="77777777" w:rsidR="00EC00FC" w:rsidRDefault="00EC00FC">
+    <w:p w14:paraId="0F4A3840" w14:textId="77777777" w:rsidR="00CB06F6" w:rsidRDefault="00CB06F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CC1E98F" w14:textId="77777777" w:rsidR="001F06AA" w:rsidRDefault="001F06AA">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="745091D1" w14:textId="77777777" w:rsidR="001F06AA" w:rsidRDefault="001F06AA">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="029282C1" w14:textId="77777777" w:rsidR="001F06AA" w:rsidRDefault="001F06AA">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07D53935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C088F80"/>
-    <w:lvl w:ilvl="0" w:tplc="1CCE894C">
+    <w:lvl w:ilvl="0" w:tplc="42F05EBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B8C869F2" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="883CE434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0900AA70" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="5048705C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2FAE9110" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E0F6C2A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A1082614" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="4552AA44" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49F832D4" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="959E51C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="756AF6E4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5F46874A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30D02198" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B42EE28E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1F4019DE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="02F6F714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="178629D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="74567EC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5248,150 +4707,150 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="379C24E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="566E1CA2"/>
-    <w:lvl w:ilvl="0" w:tplc="67F0F586">
+    <w:lvl w:ilvl="0" w:tplc="74A2F866">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DDF23014" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C94F22C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="DFECEF26" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="100CF500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="3124C278" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="824AEA6A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14B6E0A2" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69123C16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37727A1C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="763078D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1076C460" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41BAC7D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="503A3084" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="2108AF04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B8F667E8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="CD967886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37EC1DDC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5447,50 +4906,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="482E577B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1860A224"/>
+    <w:lvl w:ilvl="0" w:tplc="9C04C076">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F2A67A20" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9AF05924" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="45A6531E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3B2EE240" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5FFA7D32" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6A861DBA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EF287BD6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="509A8B1E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E0F68EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="234A2614"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2771" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5560,465 +5108,517 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1602566146">
+  <w:num w:numId="1" w16cid:durableId="1991247703">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1773698799">
+  <w:num w:numId="2" w16cid:durableId="1701274521">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="91056180">
+  <w:num w:numId="3" w16cid:durableId="428088471">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="819690508">
+  <w:num w:numId="4" w16cid:durableId="15347524">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2108966061">
+  <w:num w:numId="5" w16cid:durableId="1883520203">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1314527524">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1854145830">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="190"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="57"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD311E"/>
     <w:rsid w:val="00001B0A"/>
     <w:rsid w:val="0002524B"/>
+    <w:rsid w:val="00027C67"/>
     <w:rsid w:val="00034304"/>
+    <w:rsid w:val="00041975"/>
     <w:rsid w:val="0005299A"/>
     <w:rsid w:val="00065D1B"/>
+    <w:rsid w:val="00080576"/>
     <w:rsid w:val="00081929"/>
     <w:rsid w:val="000A2E35"/>
     <w:rsid w:val="000A5242"/>
     <w:rsid w:val="000A529A"/>
     <w:rsid w:val="000B13B6"/>
     <w:rsid w:val="000B72CA"/>
     <w:rsid w:val="000B76B1"/>
     <w:rsid w:val="000C19B1"/>
     <w:rsid w:val="000E018D"/>
     <w:rsid w:val="000E1C48"/>
     <w:rsid w:val="000E33E2"/>
     <w:rsid w:val="000E3E1A"/>
     <w:rsid w:val="000E6436"/>
     <w:rsid w:val="00114A62"/>
     <w:rsid w:val="001154D9"/>
     <w:rsid w:val="00116EFC"/>
     <w:rsid w:val="0012247E"/>
     <w:rsid w:val="00124AC2"/>
     <w:rsid w:val="00130A88"/>
     <w:rsid w:val="00134EE6"/>
     <w:rsid w:val="00134FC4"/>
     <w:rsid w:val="00143010"/>
     <w:rsid w:val="00150768"/>
     <w:rsid w:val="0015286F"/>
+    <w:rsid w:val="00152F1F"/>
     <w:rsid w:val="00161D0D"/>
     <w:rsid w:val="001700D5"/>
     <w:rsid w:val="00183EAA"/>
     <w:rsid w:val="00184A22"/>
     <w:rsid w:val="00185677"/>
     <w:rsid w:val="00191035"/>
+    <w:rsid w:val="001A4A74"/>
     <w:rsid w:val="001A59CF"/>
     <w:rsid w:val="001A59E5"/>
     <w:rsid w:val="001B2022"/>
     <w:rsid w:val="001B21B2"/>
     <w:rsid w:val="001C45A2"/>
     <w:rsid w:val="001C5307"/>
+    <w:rsid w:val="001C55DE"/>
     <w:rsid w:val="001C7500"/>
     <w:rsid w:val="001D569D"/>
     <w:rsid w:val="001D62B9"/>
     <w:rsid w:val="001E79D0"/>
+    <w:rsid w:val="001F06AA"/>
+    <w:rsid w:val="001F24FC"/>
     <w:rsid w:val="001F444A"/>
     <w:rsid w:val="001F4FC7"/>
     <w:rsid w:val="00202D36"/>
     <w:rsid w:val="00204F9A"/>
     <w:rsid w:val="00207A3D"/>
+    <w:rsid w:val="002143D8"/>
     <w:rsid w:val="002247A2"/>
     <w:rsid w:val="00245FA5"/>
     <w:rsid w:val="00246F58"/>
+    <w:rsid w:val="00254660"/>
     <w:rsid w:val="00262E0E"/>
     <w:rsid w:val="00264120"/>
     <w:rsid w:val="002806BB"/>
     <w:rsid w:val="00280F94"/>
     <w:rsid w:val="00283FD0"/>
+    <w:rsid w:val="002866A3"/>
     <w:rsid w:val="002959D5"/>
+    <w:rsid w:val="00296842"/>
     <w:rsid w:val="00297551"/>
     <w:rsid w:val="002B089D"/>
     <w:rsid w:val="002B47EA"/>
     <w:rsid w:val="002B7288"/>
     <w:rsid w:val="002C3024"/>
     <w:rsid w:val="002C6146"/>
     <w:rsid w:val="002D16B8"/>
     <w:rsid w:val="002E1454"/>
+    <w:rsid w:val="002E3256"/>
     <w:rsid w:val="002F3DDF"/>
     <w:rsid w:val="002F6683"/>
+    <w:rsid w:val="002F6CFC"/>
     <w:rsid w:val="00316F85"/>
     <w:rsid w:val="003176CD"/>
     <w:rsid w:val="00321DB6"/>
     <w:rsid w:val="00325F1F"/>
     <w:rsid w:val="003306BA"/>
     <w:rsid w:val="00337E98"/>
     <w:rsid w:val="00350F0F"/>
     <w:rsid w:val="00355A5B"/>
+    <w:rsid w:val="003746B3"/>
     <w:rsid w:val="00374843"/>
     <w:rsid w:val="00377247"/>
+    <w:rsid w:val="003843D4"/>
     <w:rsid w:val="00384D3F"/>
     <w:rsid w:val="00385445"/>
     <w:rsid w:val="00385C35"/>
     <w:rsid w:val="00396CB4"/>
     <w:rsid w:val="003A0DF0"/>
     <w:rsid w:val="003A2DF1"/>
     <w:rsid w:val="003A305E"/>
     <w:rsid w:val="003A5C86"/>
+    <w:rsid w:val="003A5E28"/>
     <w:rsid w:val="003C4E0A"/>
     <w:rsid w:val="003D7BF3"/>
     <w:rsid w:val="003E05D1"/>
+    <w:rsid w:val="00400209"/>
     <w:rsid w:val="0040600F"/>
     <w:rsid w:val="00412483"/>
     <w:rsid w:val="00413848"/>
     <w:rsid w:val="00415562"/>
+    <w:rsid w:val="004266A8"/>
     <w:rsid w:val="00433C65"/>
     <w:rsid w:val="004349A1"/>
     <w:rsid w:val="00442A62"/>
     <w:rsid w:val="00442C25"/>
     <w:rsid w:val="00462812"/>
     <w:rsid w:val="00463951"/>
     <w:rsid w:val="00466CF2"/>
     <w:rsid w:val="00475EC0"/>
+    <w:rsid w:val="004853F3"/>
+    <w:rsid w:val="00491A61"/>
     <w:rsid w:val="00491BA9"/>
     <w:rsid w:val="00493BE4"/>
     <w:rsid w:val="004946A7"/>
     <w:rsid w:val="00495442"/>
     <w:rsid w:val="004A7909"/>
+    <w:rsid w:val="004B6086"/>
     <w:rsid w:val="004C0C2B"/>
     <w:rsid w:val="004C2D0D"/>
+    <w:rsid w:val="004C72EB"/>
     <w:rsid w:val="004D0034"/>
+    <w:rsid w:val="004D3FEA"/>
     <w:rsid w:val="004E25CE"/>
     <w:rsid w:val="004F7DE2"/>
     <w:rsid w:val="00502793"/>
     <w:rsid w:val="00514E60"/>
     <w:rsid w:val="00516C9E"/>
     <w:rsid w:val="005213BF"/>
     <w:rsid w:val="005252CA"/>
     <w:rsid w:val="005303BF"/>
     <w:rsid w:val="00540F67"/>
     <w:rsid w:val="00546905"/>
     <w:rsid w:val="0058146E"/>
     <w:rsid w:val="00581F36"/>
     <w:rsid w:val="00591998"/>
     <w:rsid w:val="00593107"/>
+    <w:rsid w:val="0059339B"/>
     <w:rsid w:val="00595EB3"/>
+    <w:rsid w:val="00596020"/>
     <w:rsid w:val="005B0E5E"/>
     <w:rsid w:val="005B681F"/>
     <w:rsid w:val="005C179C"/>
     <w:rsid w:val="005C1AEF"/>
     <w:rsid w:val="005C20EF"/>
     <w:rsid w:val="005C44FA"/>
+    <w:rsid w:val="005D315B"/>
+    <w:rsid w:val="005E10FC"/>
     <w:rsid w:val="00600774"/>
     <w:rsid w:val="00603812"/>
     <w:rsid w:val="00604B13"/>
+    <w:rsid w:val="0060796C"/>
     <w:rsid w:val="006175E0"/>
     <w:rsid w:val="00630B20"/>
+    <w:rsid w:val="00637FCC"/>
     <w:rsid w:val="00643AA1"/>
     <w:rsid w:val="006514D5"/>
     <w:rsid w:val="00660D5E"/>
     <w:rsid w:val="006803E3"/>
     <w:rsid w:val="006839DC"/>
     <w:rsid w:val="00694F9D"/>
     <w:rsid w:val="00696DAF"/>
+    <w:rsid w:val="006A28A2"/>
     <w:rsid w:val="006B25E6"/>
-    <w:rsid w:val="006D1057"/>
     <w:rsid w:val="006D309F"/>
     <w:rsid w:val="006D3393"/>
     <w:rsid w:val="006E02CD"/>
     <w:rsid w:val="006F24BE"/>
     <w:rsid w:val="006F361D"/>
     <w:rsid w:val="006F42BD"/>
     <w:rsid w:val="006F5F32"/>
     <w:rsid w:val="0070670F"/>
     <w:rsid w:val="007313F9"/>
     <w:rsid w:val="00735341"/>
     <w:rsid w:val="00743756"/>
     <w:rsid w:val="00763815"/>
-    <w:rsid w:val="00766F1A"/>
     <w:rsid w:val="00771968"/>
     <w:rsid w:val="00773510"/>
     <w:rsid w:val="0078486A"/>
+    <w:rsid w:val="007903DD"/>
     <w:rsid w:val="00794334"/>
     <w:rsid w:val="007A61CB"/>
     <w:rsid w:val="007B0786"/>
     <w:rsid w:val="007C1466"/>
     <w:rsid w:val="007C267A"/>
     <w:rsid w:val="007C35E8"/>
     <w:rsid w:val="007E2877"/>
     <w:rsid w:val="007F5158"/>
     <w:rsid w:val="007F6A4F"/>
     <w:rsid w:val="007F7256"/>
     <w:rsid w:val="00820359"/>
     <w:rsid w:val="00831474"/>
     <w:rsid w:val="00853634"/>
     <w:rsid w:val="00854E44"/>
     <w:rsid w:val="0087561D"/>
     <w:rsid w:val="0087717B"/>
     <w:rsid w:val="00877522"/>
     <w:rsid w:val="008A0CD3"/>
     <w:rsid w:val="008A409D"/>
     <w:rsid w:val="008A5897"/>
     <w:rsid w:val="008C1DBA"/>
     <w:rsid w:val="008C7362"/>
+    <w:rsid w:val="008D0F3F"/>
     <w:rsid w:val="008D241C"/>
     <w:rsid w:val="008D485D"/>
     <w:rsid w:val="008D515A"/>
     <w:rsid w:val="008E671B"/>
     <w:rsid w:val="008F25DC"/>
     <w:rsid w:val="008F2E93"/>
+    <w:rsid w:val="00917089"/>
     <w:rsid w:val="00922FA4"/>
     <w:rsid w:val="009428BD"/>
     <w:rsid w:val="009439E6"/>
     <w:rsid w:val="00947744"/>
     <w:rsid w:val="0095601D"/>
     <w:rsid w:val="009565E3"/>
     <w:rsid w:val="009620D7"/>
     <w:rsid w:val="00972289"/>
     <w:rsid w:val="00973504"/>
     <w:rsid w:val="00974B5A"/>
     <w:rsid w:val="009764B8"/>
     <w:rsid w:val="009956B3"/>
     <w:rsid w:val="00997346"/>
     <w:rsid w:val="009A5341"/>
     <w:rsid w:val="009B2C04"/>
     <w:rsid w:val="009B5E23"/>
     <w:rsid w:val="009C087D"/>
     <w:rsid w:val="009D1B9C"/>
     <w:rsid w:val="009D7CD2"/>
     <w:rsid w:val="009F04B1"/>
     <w:rsid w:val="009F1202"/>
     <w:rsid w:val="00A0274A"/>
     <w:rsid w:val="00A14ECC"/>
     <w:rsid w:val="00A166AF"/>
     <w:rsid w:val="00A16789"/>
     <w:rsid w:val="00A17BE8"/>
     <w:rsid w:val="00A205C1"/>
     <w:rsid w:val="00A2679C"/>
     <w:rsid w:val="00A26D5E"/>
     <w:rsid w:val="00A27111"/>
     <w:rsid w:val="00A3177F"/>
     <w:rsid w:val="00A32284"/>
     <w:rsid w:val="00A32F86"/>
+    <w:rsid w:val="00A451C7"/>
     <w:rsid w:val="00A549C1"/>
     <w:rsid w:val="00A75A5D"/>
     <w:rsid w:val="00A8196F"/>
     <w:rsid w:val="00A84E02"/>
     <w:rsid w:val="00A870BC"/>
     <w:rsid w:val="00A903C7"/>
     <w:rsid w:val="00A97936"/>
     <w:rsid w:val="00AA68E6"/>
     <w:rsid w:val="00AB3B4B"/>
     <w:rsid w:val="00AD28C8"/>
+    <w:rsid w:val="00AE025E"/>
     <w:rsid w:val="00AE71F6"/>
+    <w:rsid w:val="00AF2E3D"/>
     <w:rsid w:val="00B007E9"/>
     <w:rsid w:val="00B0503E"/>
     <w:rsid w:val="00B055EA"/>
     <w:rsid w:val="00B104F8"/>
     <w:rsid w:val="00B2550B"/>
     <w:rsid w:val="00B321B6"/>
     <w:rsid w:val="00B3583C"/>
     <w:rsid w:val="00B57DE2"/>
     <w:rsid w:val="00B64A0F"/>
     <w:rsid w:val="00B65903"/>
     <w:rsid w:val="00B66D2D"/>
+    <w:rsid w:val="00B70A0D"/>
     <w:rsid w:val="00B748EE"/>
     <w:rsid w:val="00B748F4"/>
     <w:rsid w:val="00B95F4F"/>
     <w:rsid w:val="00BA7C2F"/>
     <w:rsid w:val="00BB0189"/>
     <w:rsid w:val="00BE4AD4"/>
+    <w:rsid w:val="00BF1EF5"/>
     <w:rsid w:val="00BF25ED"/>
+    <w:rsid w:val="00BF2CFE"/>
     <w:rsid w:val="00BF7E61"/>
     <w:rsid w:val="00C07C03"/>
     <w:rsid w:val="00C12C06"/>
     <w:rsid w:val="00C24EB7"/>
     <w:rsid w:val="00C25D19"/>
+    <w:rsid w:val="00C34021"/>
     <w:rsid w:val="00C34BB4"/>
     <w:rsid w:val="00C36FCC"/>
     <w:rsid w:val="00C41C9D"/>
     <w:rsid w:val="00C46A7A"/>
     <w:rsid w:val="00C53416"/>
     <w:rsid w:val="00C64DFF"/>
     <w:rsid w:val="00C75E31"/>
     <w:rsid w:val="00C80C7E"/>
     <w:rsid w:val="00C91025"/>
     <w:rsid w:val="00C9231B"/>
     <w:rsid w:val="00CA55D7"/>
+    <w:rsid w:val="00CB06F6"/>
     <w:rsid w:val="00CB2982"/>
     <w:rsid w:val="00CD2C64"/>
     <w:rsid w:val="00CD4A7E"/>
     <w:rsid w:val="00CE1814"/>
     <w:rsid w:val="00CE2790"/>
     <w:rsid w:val="00CE745D"/>
     <w:rsid w:val="00CF0962"/>
     <w:rsid w:val="00D06A6A"/>
     <w:rsid w:val="00D07D75"/>
     <w:rsid w:val="00D2189F"/>
+    <w:rsid w:val="00D33901"/>
     <w:rsid w:val="00D33A9D"/>
     <w:rsid w:val="00D41C19"/>
     <w:rsid w:val="00D46951"/>
     <w:rsid w:val="00D73BD7"/>
     <w:rsid w:val="00D854A2"/>
     <w:rsid w:val="00D96835"/>
+    <w:rsid w:val="00DB134C"/>
     <w:rsid w:val="00DB6EB9"/>
-    <w:rsid w:val="00DB772E"/>
     <w:rsid w:val="00DD311E"/>
     <w:rsid w:val="00DE57CF"/>
+    <w:rsid w:val="00DF7CBC"/>
     <w:rsid w:val="00E03910"/>
     <w:rsid w:val="00E03BB0"/>
     <w:rsid w:val="00E04F28"/>
     <w:rsid w:val="00E247A5"/>
     <w:rsid w:val="00E42625"/>
     <w:rsid w:val="00E43AC4"/>
     <w:rsid w:val="00E450FC"/>
+    <w:rsid w:val="00E47E2A"/>
     <w:rsid w:val="00E546E6"/>
     <w:rsid w:val="00E6071F"/>
     <w:rsid w:val="00E611E9"/>
     <w:rsid w:val="00E61A7B"/>
     <w:rsid w:val="00E7298D"/>
     <w:rsid w:val="00E72DEC"/>
     <w:rsid w:val="00E77495"/>
+    <w:rsid w:val="00EA0C2B"/>
     <w:rsid w:val="00EB1AF8"/>
     <w:rsid w:val="00EB1C9E"/>
     <w:rsid w:val="00EB5C7E"/>
     <w:rsid w:val="00EB7A38"/>
-    <w:rsid w:val="00EC00FC"/>
     <w:rsid w:val="00EC5214"/>
     <w:rsid w:val="00EC5F8A"/>
     <w:rsid w:val="00ED4D13"/>
+    <w:rsid w:val="00EE6CC2"/>
     <w:rsid w:val="00EF03D6"/>
     <w:rsid w:val="00EF36F2"/>
     <w:rsid w:val="00F00CA1"/>
     <w:rsid w:val="00F05812"/>
     <w:rsid w:val="00F116B0"/>
     <w:rsid w:val="00F219DC"/>
     <w:rsid w:val="00F243B8"/>
     <w:rsid w:val="00F3461E"/>
+    <w:rsid w:val="00F3615B"/>
     <w:rsid w:val="00F41953"/>
+    <w:rsid w:val="00F522B8"/>
     <w:rsid w:val="00F550C6"/>
     <w:rsid w:val="00F60787"/>
     <w:rsid w:val="00F64362"/>
     <w:rsid w:val="00F71187"/>
     <w:rsid w:val="00F74892"/>
     <w:rsid w:val="00F74B8E"/>
     <w:rsid w:val="00F7555C"/>
+    <w:rsid w:val="00F84FFF"/>
     <w:rsid w:val="00F91C7B"/>
+    <w:rsid w:val="00F93755"/>
     <w:rsid w:val="00F94736"/>
     <w:rsid w:val="00FA7F94"/>
     <w:rsid w:val="00FB1E67"/>
     <w:rsid w:val="00FB21AC"/>
     <w:rsid w:val="00FC45E0"/>
     <w:rsid w:val="00FC6DB8"/>
     <w:rsid w:val="00FD4857"/>
     <w:rsid w:val="00FE0B01"/>
+    <w:rsid w:val="00FE3A5C"/>
     <w:rsid w:val="00FE4700"/>
     <w:rsid w:val="00FF078D"/>
     <w:rsid w:val="00FF1117"/>
+    <w:rsid w:val="00FF205D"/>
     <w:rsid w:val="00FF2567"/>
     <w:rsid w:val="00FF44D8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="69B24786"/>
+  <w14:docId w14:val="29CA4719"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3E4756F4-E85C-41CF-BDE3-CAD16DB0CBF9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6466,51 +6066,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00204F9A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izsoles.ta.gov.lv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.talsunovads.lv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.latvija.lv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izsoles.ta.gov.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izsoles.ta.gov.lv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izsoles.ta.gov.lv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.talsunovads.lv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izsoles.ta.gov.lv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izsoles.ta.gov.lv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.talsunovads.lv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.latvija.lv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izsoles.ta.gov.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izsoles.ta.gov.lv" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izsoles.ta.gov.lv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.talsunovads.lv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izsoles.ta.gov.lv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6751,74 +6351,74 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAC1AB05-EB48-4FCD-BE27-1DB82F84BB29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>7864</Words>
-  <Characters>4483</Characters>
+  <Words>7988</Words>
+  <Characters>4554</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12323</CharactersWithSpaces>
+  <CharactersWithSpaces>12517</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>TNP</dc:creator>
   <cp:keywords>TNP</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>