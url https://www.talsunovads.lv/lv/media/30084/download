--- v0 (2025-10-18)
+++ v1 (2026-05-19)
@@ -1,2547 +1,4431 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6F70796A" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRPr="003B3DA3" w:rsidRDefault="00C6046B" w:rsidP="00C6046B">
+    <w:p w14:paraId="0298F215" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="0019477A">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pielikums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408BB997" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="0019477A">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centrālās vēlēšanu komisijas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5BA4E8" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00E66E77" w:rsidRDefault="0019477A" w:rsidP="0019477A">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E66E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026. gada </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12.februāra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E66E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instrukcijai Nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D23AF7" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="0019477A">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D2CD1AC" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="0019477A">
+      <w:pPr>
         <w:ind w:right="-143" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B3DA3">
+      <w:bookmarkStart w:id="0" w:name="_Hlk219712837"/>
+    </w:p>
+    <w:p w14:paraId="7B74994F" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="0019477A">
+      <w:pPr>
+        <w:ind w:right="-143" w:hanging="567"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>VĒLĒŠANU IECIRKŅA KOMISIJAS LOCEKĻA KANDIDĀTA</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="003B3DA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>VĒLĒŠANU IECIRKŅA KOMISIJAS LOCEKĻA KANDIDĀTA</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B3DA3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3DA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>PIETEIKUMS</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="432A6622" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="003B3DA3" w:rsidRDefault="0019477A" w:rsidP="0019477A">
+      <w:pPr>
+        <w:ind w:right="-143" w:hanging="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3207"/>
-        <w:gridCol w:w="1415"/>
-        <w:gridCol w:w="1420"/>
+        <w:gridCol w:w="1330"/>
+        <w:gridCol w:w="1505"/>
         <w:gridCol w:w="3456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="007A3D13" w14:paraId="6E79A934" w14:textId="77777777" w:rsidTr="006A650E">
-[...62 lines deleted...]
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="00C6046B" w14:paraId="571BBA0B" w14:textId="77777777" w:rsidTr="006A650E">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="00C6046B" w14:paraId="27F83048" w14:textId="77777777" w:rsidTr="00E85328">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3207" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="4537" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-              <w:t>Latviešu valodas prasme</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4C9CF8B3" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="007A3D13" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A3D13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vārds (vārdi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CFDB668" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="007A3D13" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4B8347" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0011067E" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A3D13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="00C6046B" w14:paraId="486752CD" w14:textId="77777777" w:rsidTr="006A650E">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="00C6046B" w14:paraId="6D3D4B3D" w14:textId="77777777" w:rsidTr="00E85328">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3207" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77610CCD" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00C6046B" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Personas kods</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6134FBB9" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00C6046B" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A9CDBC" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00C6046B" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Izglītība (vidējā</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> augstākā</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, valsts, kurā iegūta izglītība</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3456" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="354683DB" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00C6046B" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Latviešu valodas prasme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0019477A" w:rsidRPr="00C6046B" w14:paraId="5B7E2F84" w14:textId="77777777" w:rsidTr="00E85328">
+        <w:trPr>
+          <w:trHeight w:val="457"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="637C4577" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00C6046B" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dzīvesvietas adrese</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CFCC6E7" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRPr="00C6046B" w:rsidRDefault="00C6046B" w:rsidP="006A650E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="3181CC0F" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00C6046B" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="00C6046B" w14:paraId="12FA97BA" w14:textId="77777777" w:rsidTr="006A650E">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="00C6046B" w14:paraId="59ADCEB3" w14:textId="77777777" w:rsidTr="00E85328">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6042" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F1D384" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00C6046B" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...10 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>E-pasta adrese</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="624C2C64" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00C6046B" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tālruņa numurs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F4FF66F" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00C6046B" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="00C6046B" w14:paraId="7F905894" w14:textId="77777777" w:rsidTr="006A650E">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="00C6046B" w14:paraId="6F7A9EB6" w14:textId="77777777" w:rsidTr="00E85328">
         <w:trPr>
-          <w:trHeight w:val="457"/>
+          <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6042" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00C6046B">
+          </w:tcPr>
+          <w:p w14:paraId="7BDF82B7" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00035491" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00035491">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Darbavieta un profesija (nodarbošanās)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12E1B11E" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRPr="00C6046B" w:rsidRDefault="00C6046B" w:rsidP="006A650E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="48A69094" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00035491" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39055F66" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00035491" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...42 lines deleted...]
-            <w:r w:rsidRPr="00C6046B">
+          </w:tcPr>
+          <w:p w14:paraId="1E299988" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00035491" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00035491">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Saimnieciskās darbības veicējs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CF3C934" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00035491" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00035491">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00035491">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C6046B">
-[...82 lines deleted...]
-            <w:r w:rsidRPr="00C6046B">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="2135135859"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00035491">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00035491">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:t>□</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-1391734881"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="007A3D13" w14:paraId="71773CBF" w14:textId="77777777" w:rsidTr="006A650E">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="00C6046B" w14:paraId="5846C608" w14:textId="77777777" w:rsidTr="00E85328">
         <w:trPr>
-          <w:trHeight w:val="60"/>
+          <w:trHeight w:val="569"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...77 lines deleted...]
-              <w:t>□</w:t>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3581"/>
+              <w:gridCol w:w="4105"/>
+              <w:gridCol w:w="851"/>
+              <w:gridCol w:w="735"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0019477A" w14:paraId="6F3E5014" w14:textId="77777777" w:rsidTr="00E85328">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3581" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="4E27AF9E" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00035491">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Uz kuru vēlēšanu iecirkni kandidē:</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00035491">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>adrese</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4105" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="638911D8" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="851" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="1C7E7652" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00035491">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Jebkuru</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="735" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="3A8DDC04" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="00000000" w:rsidP="00E85328">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:id w:val="-978448562"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="0019477A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="44930C2C" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="009E2A25" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E2A25">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="007A3D13" w14:paraId="13EDD514" w14:textId="77777777" w:rsidTr="006A650E">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="007A3D13" w14:paraId="4E2DF234" w14:textId="77777777" w:rsidTr="00E85328">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="066259AF" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRDefault="00C6046B" w:rsidP="006A650E">
+          </w:tcPr>
+          <w:p w14:paraId="2E27F6C7" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ziņas par piedalīšanos vēlēšanu un tautas nobalsošanas sagatavošanā un sarīkošanā agrāk (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>norāda, cik reizes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E32E9EA" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00C6046B" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1350"/>
+              <w:gridCol w:w="950"/>
+              <w:gridCol w:w="992"/>
+              <w:gridCol w:w="992"/>
+              <w:gridCol w:w="1560"/>
+              <w:gridCol w:w="827"/>
+              <w:gridCol w:w="1583"/>
+              <w:gridCol w:w="1018"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0019477A" w14:paraId="0AD302EE" w14:textId="77777777" w:rsidTr="00E85328">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1350" w:type="dxa"/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="124483A3" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C6046B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Priekšsēdētājs</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="950" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="697ABE95" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">   </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="992" w:type="dxa"/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="24EE4714" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C6046B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Sekretārs</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="992" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="642981C9" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1560" w:type="dxa"/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="2764ECB7" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+                  <w:pPr>
+                    <w:ind w:left="-111" w:right="-109"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C6046B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Komisijas loceklis</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="827" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="65D9E326" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1583" w:type="dxa"/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="72EC0B42" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C6046B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Līgumdarbinieks</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1018" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="6478D6BD" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="5C241803" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FBA03BA" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00F52699" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B83E2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ir pieredze darbā: vēlēšanu iecirknī </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="1156959779"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00B83E2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pašvaldības vēlēšanu komisijā </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-2066951107"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00B83E2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Centrālajā vēlēšanu komisijā </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="1627423318"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0019477A" w:rsidRPr="007A3D13" w14:paraId="066D74E2" w14:textId="77777777" w:rsidTr="00E85328">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53B183A4" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pieejamie digitālie rīki </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D4629">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-identitātes apliecināšanai </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">un dokumentu parakstīšanai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D4629">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>digitālajā vidē</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C1400BF" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00DF6843" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D4629">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="280997725"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D4629">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Paraksts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="303133700"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D4629">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Paraksts mobile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-354803911"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6843">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Smart-ID kvalificētā versija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-1593766188"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0019477A" w:rsidRPr="007A3D13" w14:paraId="6089BDF9" w14:textId="77777777" w:rsidTr="00E85328">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3029BF3F" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Digitālās prasmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C9A8FC1" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pamatlīmenis  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-607649713"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C59B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vidējs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">līmenis  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-617761625"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C59B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Augsts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">līmenis  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="315458299"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0019477A" w:rsidRPr="007A3D13" w14:paraId="2DDDB478" w14:textId="77777777" w:rsidTr="00E85328">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F49D1A6" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3D13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Vēlēšanu iecirkņa komisijas locekļa kandidāta apliecinājums</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06175071" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRPr="00190581" w:rsidRDefault="00C6046B" w:rsidP="006A650E">
+          <w:p w14:paraId="6DFC9F20" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00115A8A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00190581">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00115A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Es, _________________________________________________________________(vārds, uzvārds), apliecinu, ka:                             </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4775A590" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRPr="00190581" w:rsidRDefault="00C6046B" w:rsidP="006A650E">
+              <w:t xml:space="preserve">Es, _________________________________________________________________(vārds/-i, uzvārds), apliecinu, ka:                             </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F7175F4" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00115A8A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00190581">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00115A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) atbilstu Centrālās vēlēšanu komisijas Pašvaldību vēlēšanu iecirkņu komisiju izveidošanas instrukcijas 6. punkta prasībām; </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="075D6D18" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRPr="00190581" w:rsidRDefault="00C6046B" w:rsidP="006A650E">
+              <w:t>1) atbilstu Centrālās vēlēšanu komisijas Pašvaldību vēlēšanu iecirkņu komisiju izveidošanas instrukcijas 7. punkta prasībām;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EC6D7B4" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00115A8A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>apzinos, ka, pildot amata pienākumus publiskā vidē, varu tikt fotografēts/-a vai filmēts/-a trešo personu (tostarp sabiedrības un plašsaziņas līdzekļu) vajadzībām un šie materiāli var tikt publiskoti sociālajos tīklos un plašsaziņas līdzekļos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D4DC17E" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00115A8A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A8A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>3) ievēlēšanas gadījumā vēlēšanu iecirkņa komisijas locekļa pienākumus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A8A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) esmu iepazinies(-usies) ar Pašvaldības vēlēšanu komisiju un vēlēšanu iecirkņu komisiju likumu un izprotu, ka manas kandidatūras izvērtējumam ir nepieciešama manu personas datu apstrāde, kas tiek veikta atbilstoši Vispārīgās datu aizsardzības regulas 6. panta 1.punkta e) apakšpunkta prasībām, saskaņā ar </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:t xml:space="preserve"> pildīšu saskaņā ar likumiem, Centrālās vēlēšanu komisijas instrukcijām, lēmumiem un rīkojumiem, citu personu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A8A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> datu apstrādi veikšu tikai tam paredzētajā nolūkā, kā arī apņemos bez tiesiska pamatojuma neizpaust personas datus arī pēc komisijas locekļa amata pienākumu beigām;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B050C51" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00115A8A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A8A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pašvaldības vēlēšanu komisiju un vēlēšanu iecirkņu komisiju likuma un </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:t xml:space="preserve">4) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A8A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Pašvaldību vēlēšanu iecirkņu komisiju izveidošanas instrukcijas 6. punkta prasībām,</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:t xml:space="preserve">ievēlēšanas gadījumā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A8A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="262ED4C9" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRPr="00190581" w:rsidRDefault="00C6046B" w:rsidP="006A650E">
+              </w:rPr>
+              <w:t>apņemos piedalīties Centrālās vēlēšanu komisijas un pašvaldības vēlēšanu komisijas pirms vēlēšanām organizētajās mācībās, ieskaitot vēlēšanu ģenerālmēģinājumu, lai pilnvērtīgi sagatavotos uzdoto amata pienākumu izpildei;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BB6378B" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00115A8A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00190581">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00115A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> datu apstrādi veikšu tikai tam paredzētajā nolūkā, kā arī apņemos bez tiesiska pamatojuma neizpaust personas datus arī pēc komisijas locekļa amata pienākumu beigām;</w:t>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:t xml:space="preserve">5) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4) izvēloties pieteikuma paziņošanas kanālu, es izprotu ar paziņojuma nosūtīšanu saistītos riskus.</w:t>
-            </w:r>
+              <w:t>izvēloties pieteikuma paziņošanas kanālu, es izprotu ar paziņojuma nosūtīšanu saistītos riskus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="187DD193" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00190581" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26142953" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRDefault="00C6046B" w:rsidP="00C6046B">
-[...7 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4804"/>
-        <w:gridCol w:w="4318"/>
+        <w:gridCol w:w="4534"/>
+        <w:gridCol w:w="4203"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="00190581" w14:paraId="665F08F4" w14:textId="77777777" w:rsidTr="006A650E">
-[...38 lines deleted...]
-          <w:p w14:paraId="0E247391" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRPr="00190581" w:rsidRDefault="00C6046B" w:rsidP="006A650E">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="00190581" w14:paraId="59E39B97" w14:textId="77777777" w:rsidTr="00E85328">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D611EAF" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7739EB13" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01E2F72B" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="009303A8" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009303A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">202 __. gada ____._________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B30ED0E" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="009303A8" w:rsidRDefault="0019477A" w:rsidP="00E85328">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4431" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="277248C9" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRPr="00190581" w:rsidRDefault="00C6046B" w:rsidP="006A650E">
+            <w:tcW w:w="4203" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A74DE6B" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="00E85328">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="1F033A63" w14:textId="03FC206E" w:rsidR="0019477A" w:rsidRPr="009303A8" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paraksts </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00190581">
+            </w:pPr>
+            <w:r w:rsidRPr="009303A8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>________________________________</w:t>
-[...7 lines deleted...]
-              <w:t>__</w:t>
+              <w:t>Paraksts __________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66E772D9" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRDefault="00C6046B" w:rsidP="00C6046B">
+    <w:p w14:paraId="0BD4CF78" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="0019477A">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C078B">
+    </w:p>
+    <w:p w14:paraId="7E27D960" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="0019477A">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CB2D36" w14:textId="580817C5" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="0019477A">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C078B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Izvirzītāji</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C6046B" w14:paraId="5E33E818" w14:textId="77777777" w:rsidTr="00C6046B">
+      <w:tr w:rsidR="0019477A" w14:paraId="21A4F9E1" w14:textId="77777777" w:rsidTr="00E85328">
+        <w:trPr>
+          <w:trHeight w:val="2518"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="582DD27C" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRPr="00C6046B" w:rsidRDefault="00C6046B" w:rsidP="006A650E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="62925BD6" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="00000000" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="1940178390"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0019477A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Politiskā</w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> partija</w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">politisko </w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>partiju apvienība</w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s valdes pilnvarotā persona</w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (nosaukums, </w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pilnvarotās personas </w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vārds, uzvārds, paraksts </w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00115A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23DA1E2D" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00C6046B" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01C45A60" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00C6046B" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64CBC6ED" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00C6046B" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="789B58D3" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00777E8D" w:rsidRDefault="00000000" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-709339036"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0019477A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00777E8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pašval</w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00777E8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ības </w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ēlēšanu komisijas loceklis </w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">personas </w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vārds, uzvārds, paraksts</w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00C51637">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) _________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AAB889D" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00F25F9E" w:rsidRDefault="00000000" w:rsidP="00E85328">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-1459788132"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0019477A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
-              <w:t xml:space="preserve">□ </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C6046B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Politiskā partija, partiju apvienība</w:t>
-[...90 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:t xml:space="preserve">Vēlētāju grupa </w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(nepieciešami vismaz desmit vēlētāju paraksti). </w:t>
+            </w:r>
+            <w:r w:rsidR="0019477A" w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...53 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Parakstoties izvirzu iecirkņa komisijas locekļa kandidātu </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="959"/>
         <w:gridCol w:w="2248"/>
         <w:gridCol w:w="3163"/>
         <w:gridCol w:w="3128"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="0027411D" w14:paraId="4F6577B5" w14:textId="77777777" w:rsidTr="00C6046B">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="0027411D" w14:paraId="6A8E308F" w14:textId="77777777" w:rsidTr="00E85328">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="085BBA69" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRPr="0027411D" w:rsidRDefault="00C6046B" w:rsidP="006A650E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="5112F68B" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nr.p.k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="420B11E1" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRPr="0027411D" w:rsidRDefault="00C6046B" w:rsidP="006A650E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="5F89091D" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3163" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB9C65F" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRPr="0027411D" w:rsidRDefault="00C6046B" w:rsidP="006A650E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="272F767A" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62E0F119" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paraksts</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="0027411D" w14:paraId="3BD013CB" w14:textId="77777777" w:rsidTr="00C6046B">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="0027411D" w14:paraId="3035E718" w14:textId="77777777" w:rsidTr="00E85328">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE9CE0A" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03924BA6" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3163" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6CD614" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="505D8EA3" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="0027411D" w14:paraId="3F174B7D" w14:textId="77777777" w:rsidTr="00C6046B">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="0027411D" w14:paraId="409AE881" w14:textId="77777777" w:rsidTr="00E85328">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEF626E" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="609FE037" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3163" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7069780B" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="192F2493" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="0027411D" w14:paraId="20EBFE1C" w14:textId="77777777" w:rsidTr="00C6046B">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="0027411D" w14:paraId="532BD90D" w14:textId="77777777" w:rsidTr="00E85328">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D6732F" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0D8F23" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3163" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02393358" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="677373BC" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="0027411D" w14:paraId="2EF24B48" w14:textId="77777777" w:rsidTr="00C6046B">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="0027411D" w14:paraId="42BE66D0" w14:textId="77777777" w:rsidTr="00E85328">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5432ABD3" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F6B144" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3163" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30FB61F5" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E9CF31" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="0027411D" w14:paraId="02EDCFB4" w14:textId="77777777" w:rsidTr="00C6046B">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="0027411D" w14:paraId="3895251F" w14:textId="77777777" w:rsidTr="00E85328">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7B1580" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F4A479" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3163" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="655668AE" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EFADA4A" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="0027411D" w14:paraId="3C7BEEF7" w14:textId="77777777" w:rsidTr="00C6046B">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="0027411D" w14:paraId="64735347" w14:textId="77777777" w:rsidTr="00E85328">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBDE0BD" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B63A1A1" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3163" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="283C77B4" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C9028B" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="0027411D" w14:paraId="3D0C84B0" w14:textId="77777777" w:rsidTr="00C6046B">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="0027411D" w14:paraId="650743E9" w14:textId="77777777" w:rsidTr="00E85328">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="374EC141" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6358BB1E" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3163" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0F6C4D" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10BAB039" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="0027411D" w14:paraId="49A2A703" w14:textId="77777777" w:rsidTr="00C6046B">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="0027411D" w14:paraId="01B60577" w14:textId="77777777" w:rsidTr="00E85328">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C52D3D" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41657712" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3163" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C95B551" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4659E514" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="0027411D" w14:paraId="2F6BED1B" w14:textId="77777777" w:rsidTr="00C6046B">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="0027411D" w14:paraId="1158CC1C" w14:textId="77777777" w:rsidTr="00E85328">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EFC4780" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4FC5DA" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3163" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6266308F" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0561BB3D" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="0027411D" w14:paraId="2023A080" w14:textId="77777777" w:rsidTr="00C6046B">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="0027411D" w14:paraId="295EA214" w14:textId="77777777" w:rsidTr="00E85328">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="169B0373" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E00BDF" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3163" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55345396" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="537778B5" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6046B" w:rsidRPr="0027411D" w14:paraId="390FB7E1" w14:textId="77777777" w:rsidTr="00C6046B">
+      <w:tr w:rsidR="0019477A" w:rsidRPr="0027411D" w14:paraId="6205DE37" w14:textId="77777777" w:rsidTr="00E85328">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7CA971" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C6046B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7D1529" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3163" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-              <w:t>...</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA1C02D" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="645668F8" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="0027411D" w:rsidRDefault="0019477A" w:rsidP="00E85328">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B0E0396" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRPr="007A3D13" w:rsidRDefault="00C6046B" w:rsidP="00C6046B">
+    <w:p w14:paraId="162AC1F2" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="007A3D13" w:rsidRDefault="0019477A" w:rsidP="0019477A">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53AC6AF5" w14:textId="77777777" w:rsidR="00C6046B" w:rsidRPr="00FF33C3" w:rsidRDefault="00C6046B" w:rsidP="00C6046B">
+    <w:p w14:paraId="015F0BDA" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00F572B8" w:rsidRDefault="0019477A" w:rsidP="0019477A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Informācija par personas datu apstrādi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365660BE" w14:textId="73E478F2" w:rsidR="0019477A" w:rsidRPr="00F572B8" w:rsidRDefault="0019477A" w:rsidP="0019477A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF33C3">
+      <w:r w:rsidRPr="00F572B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Datu apstrādātājs: ______________________________vēlēšanu komisija </w:t>
+        <w:t xml:space="preserve">Pārzinis: </w:t>
+      </w:r>
+      <w:r w:rsidR="005421A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Talsu novada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vēlēšanu komisija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0ED4E4" w14:textId="77777777" w:rsidR="00B46D54" w:rsidRDefault="00B46D54" w:rsidP="00C6046B">
+    <w:p w14:paraId="2ACA3BDB" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00F572B8" w:rsidRDefault="0019477A" w:rsidP="0019477A">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Datu aizsardzības speciālista kontaktinformācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6715E7" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00F572B8" w:rsidRDefault="0019477A" w:rsidP="0019477A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nolūks: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>vēlēšanu komisijas lēmuma pieņemšana par vēlēšanu iecirkņu komisiju locekļu ievēlēšanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC0147D" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00F572B8" w:rsidRDefault="0019477A" w:rsidP="0019477A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tiesiskais pamats: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vispārīgās datu aizsardzības regulas 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>panta 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>punkta e)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apakšpunkts, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pašvaldību vēlēšanu komisiju un vēlēšanu iecirkņu komisiju likums un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vispārīgās datu aizsardzības regulas 9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>panta 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>punkta g)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>apakšpunkts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDEC385" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00F572B8" w:rsidRDefault="0019477A" w:rsidP="0019477A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datu pārbaude ārējos reģistros: Pilsonības un migrācijas lietu pārvaldes Fizisko personu reģistrs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ziņas par pilsonību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFFA36C" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00F572B8" w:rsidRDefault="0019477A" w:rsidP="0019477A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datu saņēmēji: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2D6BD6" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00F572B8" w:rsidRDefault="0019477A" w:rsidP="0019477A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glabāšanas termiņi: kandidāta pieteikums </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 mēnesis pēc vēlēšanām vai tautas nobalsošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228E9F20" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00F572B8" w:rsidRDefault="0019477A" w:rsidP="0019477A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datu subjekta tiesības: pieprasīt pārzinim piekļūt apstrādātajiem personas datiem, lūgt neprecīzo personas datu labošanu vai dzēšanu, lūgt personas datu apstrādes ierobežošanu, kā arī iebilst pret apstrādi; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>esniegt sūdzību par nelikumīgu personas datu apstrādi Datu valsts inspekcijā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547B52CF" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00F572B8" w:rsidRDefault="0019477A" w:rsidP="0019477A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B46D54" w:rsidSect="00E71795">
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="1A24B448" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00115A8A" w:rsidRDefault="0019477A" w:rsidP="0019477A">
+      <w:r w:rsidRPr="00F572B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>* Ar savu parakstu gan kandidāts, gan izvirzītāji apliecina, ka ir iepazinušies ar Informāciju par personas datu apstrādi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430EBBC4" w14:textId="77777777" w:rsidR="00B47455" w:rsidRDefault="00B47455"/>
+    <w:sectPr w:rsidR="00B47455" w:rsidSect="0019477A">
+      <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="1418" w:bottom="284" w:left="1797" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46FD517F" w14:textId="77777777" w:rsidR="00E71795" w:rsidRDefault="00E71795">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="09C46B89" w14:textId="77777777" w:rsidR="002B459E" w:rsidRDefault="002B459E" w:rsidP="0019477A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="605A8FF3" w14:textId="77777777" w:rsidR="00E71795" w:rsidRDefault="00E71795">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="66F10244" w14:textId="77777777" w:rsidR="002B459E" w:rsidRDefault="002B459E" w:rsidP="0019477A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...12 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="42A6AB5A" w14:textId="77777777" w:rsidR="00B26FF2" w:rsidRDefault="00B26FF2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1188715824"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="5B21B353" w14:textId="77777777" w:rsidR="0019477A" w:rsidRPr="00A11B9A" w:rsidRDefault="0019477A">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00A11B9A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00A11B9A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00A11B9A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00A11B9A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A11B9A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="36E95736" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A">
     <w:pPr>
-      <w:pStyle w:val="Kjene"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65B967F9" w14:textId="77777777" w:rsidR="00E71795" w:rsidRDefault="00E71795">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="70047D77" w14:textId="77777777" w:rsidR="002B459E" w:rsidRDefault="002B459E" w:rsidP="0019477A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A749064" w14:textId="77777777" w:rsidR="00E71795" w:rsidRDefault="00E71795">
+    <w:p w14:paraId="0DC1310A" w14:textId="77777777" w:rsidR="002B459E" w:rsidRDefault="002B459E" w:rsidP="0019477A">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="0D24E2E9" w14:textId="77777777" w:rsidR="0019477A" w:rsidRDefault="0019477A" w:rsidP="0019477A">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="003921E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://europass.europa.eu/lv/europass-riki/parbaudiet-savas-digitalas-prasmes</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002F4A00"/>
-[...41 lines deleted...]
-    <w:rsid w:val="00FB3D37"/>
+    <w:rsidRoot w:val="0019477A"/>
+    <w:rsid w:val="0019477A"/>
+    <w:rsid w:val="002468AE"/>
+    <w:rsid w:val="002B459E"/>
+    <w:rsid w:val="00303B75"/>
+    <w:rsid w:val="00411B17"/>
+    <w:rsid w:val="00412481"/>
+    <w:rsid w:val="00481637"/>
+    <w:rsid w:val="005421A8"/>
+    <w:rsid w:val="005D13CE"/>
+    <w:rsid w:val="007D3D82"/>
+    <w:rsid w:val="0094365C"/>
+    <w:rsid w:val="00B47455"/>
+    <w:rsid w:val="00B805BB"/>
+    <w:rsid w:val="00CB5FE4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1E4B18F9"/>
+  <w14:docId w14:val="30106F4D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8B4AC569-1B25-47C4-A3CE-9927E3AA57A2}"/>
+  <w15:docId w15:val="{76AF1B08-F05A-48B4-B7DD-813303FC95BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2891,389 +4775,885 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002F4A00"/>
+    <w:rsid w:val="0019477A"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0019477A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0019477A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0019477A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0019477A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0019477A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0019477A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0019477A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0019477A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0019477A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
-[...4 lines deleted...]
-    <w:rsid w:val="002F4A00"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0019477A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0019477A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0019477A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0019477A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0019477A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0019477A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0019477A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0019477A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0019477A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0019477A"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kjene">
-[...19 lines deleted...]
-    <w:rsid w:val="002F4A00"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0019477A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balonteksts">
-[...2 lines deleted...]
-    <w:link w:val="BalontekstsRakstz"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0019477A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0019477A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0019477A"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0019477A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0019477A"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0019477A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0019477A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0019477A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0019477A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D5396E"/>
-[...44 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0019477A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentrateksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D5396E"/>
+    <w:rsid w:val="0019477A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentratma">
-[...3 lines deleted...]
-    <w:link w:val="KomentratmaRakstz"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D5396E"/>
+    <w:rsid w:val="0019477A"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
-[...5 lines deleted...]
-    <w:rsid w:val="00D5396E"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0019477A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...15 lines deleted...]
-  <w:style w:type="table" w:styleId="Reatabula">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Parastatabula"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00C6046B"/>
+    <w:rsid w:val="0019477A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0019477A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0019477A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="0019477A"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0019477A"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europass.europa.eu/lv/europass-riki/parbaudiet-savas-digitalas-prasmes" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3380,90 +5760,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1043</Characters>
+  <Pages>2</Pages>
+  <Words>645</Words>
+  <Characters>3680</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2867</CharactersWithSpaces>
+  <CharactersWithSpaces>4317</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Kristīne Kurzemniece</dc:creator>
+  <dc:creator>Agnese Jansone</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>